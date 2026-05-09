--- v0 (2026-03-25)
+++ v1 (2026-05-09)
@@ -11,67 +11,67 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="12CD3DD2" w14:textId="4598B6BE" w:rsidR="00AB2FC9" w:rsidRPr="006A4ECB" w:rsidRDefault="006B7C27" w:rsidP="00912564">
+    <w:p w14:paraId="12CD3DD2" w14:textId="4598B6BE" w:rsidR="00AB2FC9" w:rsidRPr="00912564" w:rsidRDefault="006B7C27" w:rsidP="00912564">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="-142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+          <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="333399"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="333399"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D24E3BE" wp14:editId="1FD8179F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5257165</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>53340</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1303655" cy="703580"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3" name="Image 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -97,53 +97,52 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1303655" cy="703580"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00CD1495" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidR="00CD1495" w:rsidRPr="00912564">
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46F982A1" wp14:editId="21E65D16">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1298575" cy="1139825"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -157,5026 +156,4715 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1298575" cy="1139825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C95510" w14:textId="36BB2C21" w:rsidR="00AB2FC9" w:rsidRPr="006A4ECB" w:rsidRDefault="00AB2FC9" w:rsidP="00340739">
+    <w:p w14:paraId="66C95510" w14:textId="36BB2C21" w:rsidR="00AB2FC9" w:rsidRPr="00912564" w:rsidRDefault="00AB2FC9" w:rsidP="00340739">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+          <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="333399"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D639AC1" w14:textId="77777777" w:rsidR="00C215ED" w:rsidRPr="006A4ECB" w:rsidRDefault="00C215ED" w:rsidP="000F6567">
-[...6 lines deleted...]
-    <w:p w14:paraId="5E804A88" w14:textId="77777777" w:rsidR="00EE3736" w:rsidRPr="006A4ECB" w:rsidRDefault="00EE3736" w:rsidP="00EE3736">
+    <w:p w14:paraId="1D639AC1" w14:textId="77777777" w:rsidR="00C215ED" w:rsidRPr="00912564" w:rsidRDefault="00C215ED" w:rsidP="000F6567"/>
+    <w:p w14:paraId="18330E82" w14:textId="77777777" w:rsidR="00BB1283" w:rsidRDefault="00BB1283" w:rsidP="00BB1283">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="1276"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk224647916"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidRPr="00EE3736">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">VOLET  </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> demande de désignation »  </w:t>
+        <w:t xml:space="preserve">VOLET  1  « demande de désignation »  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6958179D" w14:textId="0651F406" w:rsidR="00A44EBB" w:rsidRPr="006A4ECB" w:rsidRDefault="00EE3736" w:rsidP="00EE3736">
+    <w:p w14:paraId="79C051D0" w14:textId="36CC4D4C" w:rsidR="00BB1283" w:rsidRPr="00EE3736" w:rsidRDefault="00BB1283" w:rsidP="00BB1283">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="1276"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidRPr="00EE3736">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>du D</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> REGISTRES LOCAUX DES CANCERS</w:t>
+        <w:t>du DOSSIER DE CANDIDATURE POUR LA DESIGNATION ET L’EVALUATION DES ORGANISMES METTANT EN ŒUVRE LES REGISTRES LOCAUX DES CANCERS</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="1FACDF3B" w14:textId="77777777" w:rsidR="00F54FC1" w:rsidRPr="006A4ECB" w:rsidRDefault="00F54FC1" w:rsidP="00F54FC1">
+    <w:p w14:paraId="1FACDF3B" w14:textId="77777777" w:rsidR="00F54FC1" w:rsidRDefault="00F54FC1" w:rsidP="00F54FC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5625D261" w14:textId="37E18F07" w:rsidR="00ED3247" w:rsidRPr="006A4ECB" w:rsidRDefault="00F54FC1" w:rsidP="000006F4">
-      <w:pPr>
+    <w:p w14:paraId="4D2B223B" w14:textId="56BE3CD1" w:rsidR="00ED3247" w:rsidRPr="00675EA0" w:rsidRDefault="00F54FC1" w:rsidP="00BB1283">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:right="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00675EA0">
+        <w:t>Dans le cadre de la procédure</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1283" w:rsidRPr="00675EA0">
+        <w:t xml:space="preserve"> de désignation et d’évaluation des organismes mettant en œuvres les registres locaux des cancers votée au conseil d’administration de l’INCa  le 16 mars 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675EA0">
+        <w:t>, chaque organisme concerné doit adresser un dossier de candidatur</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1283" w:rsidRPr="00675EA0">
+        <w:t>e composé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675EA0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3247" w:rsidRPr="00675EA0">
+        <w:t xml:space="preserve">de deux volets : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5625D261" w14:textId="1362A901" w:rsidR="00ED3247" w:rsidRPr="00675EA0" w:rsidRDefault="00ED3247" w:rsidP="00ED3247">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:right="425"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:ind w:right="1276"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> volet 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1283" w:rsidRPr="00675EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t> : Demande de désignation (le présent document)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2546B81B" w14:textId="048AE782" w:rsidR="007C74E5" w:rsidRPr="00675EA0" w:rsidRDefault="00BB1283" w:rsidP="00675EA0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:right="1276"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">volet 2 : </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3247" w:rsidRPr="00675EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dossier d’Evaluation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038DB8B5" w14:textId="77777777" w:rsidR="00BB1283" w:rsidRDefault="00BB1283" w:rsidP="008E4A64">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="709" w:right="1276"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:smallCaps/>
-        </w:rPr>
-[...96 lines deleted...]
-      </w:r>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2546B81B" w14:textId="77777777" w:rsidR="007C74E5" w:rsidRPr="006A4ECB" w:rsidRDefault="007C74E5" w:rsidP="00E83B5F">
-[...7 lines deleted...]
-    <w:p w14:paraId="28636D4A" w14:textId="2ABEBCCF" w:rsidR="000006F4" w:rsidRPr="006A4ECB" w:rsidRDefault="000006F4" w:rsidP="008A2F2F">
+    <w:p w14:paraId="7A584FC0" w14:textId="40FB4F8A" w:rsidR="00BB1283" w:rsidRPr="00BB1283" w:rsidRDefault="00BB1283" w:rsidP="00BB1283">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="567" w:right="260"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk224649068"/>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Le présent volet 1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve">Le présent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>volet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7C27" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">est </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidR="003E30B9" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>à compléter</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7C27" w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E30B9" w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>compléter</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk224648144"/>
+      <w:r w:rsidRPr="00BB1283">
         <w:t xml:space="preserve"> et</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4ECB">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidRPr="00BB1283">
+        <w:t xml:space="preserve">à envoyer à </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66F13" w:rsidRPr="00BB1283">
+        <w:t>l’adresse suivante</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66F13" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="006A4ECB">
+        <w:r w:rsidRPr="004825E8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           </w:rPr>
           <w:t>registrenational@institutcancer.fr</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A4ECB">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">avec </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5224D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>pièces jointes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5224D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suivantes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4ECB">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>le dernier avis rendu par le comité d’évaluation des registres (CER)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t>: -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56076C26" w14:textId="452309ED" w:rsidR="00BB1283" w:rsidRPr="00A6773B" w:rsidRDefault="00BB1283" w:rsidP="00BB1283">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1276" w:right="543"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6773B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ernier avis rendu par le comité d’évaluation des registres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CER)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7071B679" w14:textId="545741D1" w:rsidR="000006F4" w:rsidRPr="006A4ECB" w:rsidRDefault="000006F4" w:rsidP="000006F4">
+    <w:p w14:paraId="75CCE2C4" w14:textId="2D221E9E" w:rsidR="00BB1283" w:rsidRDefault="00BB1283" w:rsidP="00BB1283">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1276" w:right="543"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6773B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">rapport d’activité </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5224D">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">N-1  devant être </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6773B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>transmis à l’INCa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le cadre du contrat d’objectifs et de performance (COP)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5224D">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sauf si </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>déjà transmis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AC408E" w14:textId="6200EA7D" w:rsidR="00675EA0" w:rsidRPr="00A6773B" w:rsidRDefault="00675EA0" w:rsidP="00BB1283">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1276" w:right="543"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6993">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>volet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 Dossier d’évaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FEB2B4" w14:textId="0D470AFB" w:rsidR="00D85691" w:rsidRPr="00BB1283" w:rsidRDefault="00486EC7" w:rsidP="00BB1283">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="567" w:right="1276"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1283" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">En utilisant impérativement la règle de nommage suivante </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve">En utilisant impérativement la règle de nommage suivante pour l’objet du mail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">dans </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">l’objet du mail : </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="55722BB4" w14:textId="78200599" w:rsidR="000006F4" w:rsidRPr="006A4ECB" w:rsidRDefault="00E83B5F" w:rsidP="00E83B5F">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="5E62810B" w14:textId="17BD367B" w:rsidR="00D85691" w:rsidRPr="00D85691" w:rsidRDefault="008E4A64" w:rsidP="00D85691">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="2552" w:right="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A4ECB">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidRPr="008E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidR="00486EC7" w:rsidRPr="008E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ESIGNATION] RL</w:t>
+      </w:r>
+      <w:r w:rsidR="0058097C">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
-[...1 lines deleted...]
-            <w:iCs/>
+            <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+            <w:b w:val="0"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:alias w:val="Objet "/>
+          <w:alias w:val="Titre "/>
           <w:tag w:val=""/>
-          <w:id w:val="-250656982"/>
+          <w:id w:val="467478992"/>
           <w:placeholder>
-            <w:docPart w:val="5102D8D42AF841148CE2731C6C3488E0"/>
+            <w:docPart w:val="9DF2A970711B4B49895690133F00B6E6"/>
           </w:placeholder>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006A4ECB" w:rsidRPr="006A4ECB">
+          <w:r w:rsidR="0058097C" w:rsidRPr="0058097C">
             <w:rPr>
-              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
-[...1 lines deleted...]
-              <w:iCs/>
+              <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+              <w:b w:val="0"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
-            <w:t xml:space="preserve">Indiquer </w:t>
-[...17 lines deleted...]
-            <w:t>intitulé du registre</w:t>
+            <w:t>insérer l’intitulé du registre</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="0058097C">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E8BFFBF" w14:textId="77777777" w:rsidR="00D85691" w:rsidRPr="006A4ECB" w:rsidRDefault="00D85691" w:rsidP="00867957">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1531D166" w14:textId="23BF1128" w:rsidR="00340739" w:rsidRDefault="003E30B9" w:rsidP="00BB1283">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="992" w:right="1276"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:ind w:left="567" w:right="401"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6773B" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>A</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve"> réception </w:t>
+      </w:r>
+      <w:r w:rsidR="0006443C" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> réception </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t>du dossier de candidature</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6773B" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">du </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve"> dûment complété</w:t>
+      </w:r>
+      <w:r w:rsidR="008677F8" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">présent VOLET 1 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008677F8" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au plus tard </w:t>
+      </w:r>
+      <w:r w:rsidR="008677F8" w:rsidRPr="00675EA0">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>au</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2D18" w:rsidRPr="00675EA0">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>plus tard le</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00675EA0" w:rsidRPr="00675EA0">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15 avril 2026</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t>30 juin de l’année N-1 de l</w:t>
+      </w:r>
+      <w:r w:rsidR="00675EA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve">a dernière année </w:t>
+      </w:r>
+      <w:r w:rsidR="00675EA0" w:rsidRPr="00675EA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00675EA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’avis rendu par le CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>INCa</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4A64" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t>e service juridique de l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>l’adresse</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve">INCa </w:t>
+      </w:r>
+      <w:r w:rsidR="0006443C" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ra</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t>adresse</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4A64" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> pour</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidR="0006443C" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> signature</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5224D">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> électroniqu</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>e</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve"> présent</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5224D">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> aux</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve"> VOLET 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="0006443C" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> quatre </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>signataire</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve"> signature</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">s </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">désignées </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t>via son outil de signature électronique</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6773B" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>dans</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:t xml:space="preserve"> aux</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4A64" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> le présent VOLET 1.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> quatre </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6773B" w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personnes désignées</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85691" w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6773B" w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>comme signataire</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1" w:rsidRPr="00D86CC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dans présent VOLET 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDCE02B" w14:textId="77777777" w:rsidR="00BB1283" w:rsidRPr="00BB1283" w:rsidRDefault="00BB1283" w:rsidP="00BB1283">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="567" w:right="401"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="4885" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4889"/>
         <w:gridCol w:w="5327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF4B2A" w:rsidRPr="006A4ECB" w14:paraId="0BDA30FE" w14:textId="5FD1EA4C" w:rsidTr="00523BE1">
+      <w:tr w:rsidR="00AF4B2A" w:rsidRPr="00912564" w14:paraId="0BDA30FE" w14:textId="5FD1EA4C" w:rsidTr="00523BE1">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2393" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="530F4516" w14:textId="2C212830" w:rsidR="00AF4B2A" w:rsidRPr="006A4ECB" w:rsidRDefault="006B7C27" w:rsidP="006D7B36">
+          <w:p w14:paraId="530F4516" w14:textId="2C212830" w:rsidR="00AF4B2A" w:rsidRPr="00912564" w:rsidRDefault="006B7C27" w:rsidP="006D7B36">
             <w:pPr>
               <w:pStyle w:val="premirepage"/>
               <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:eastAsia="Calibri" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Nom de l’organisme mettant en œuvre un registre local</w:t>
             </w:r>
-            <w:r w:rsidR="006A68A4" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="006A68A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:eastAsia="Calibri" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> des cancers</w:t>
             </w:r>
-            <w:r w:rsidR="00523BE1" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00523BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:eastAsia="Calibri" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00523BE1" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00523BE1" w:rsidRPr="00523BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:eastAsia="Calibri" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(1</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+              <w:t>(1)</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF4B2A" w:rsidRPr="00912564">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:eastAsia="Calibri" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
-                <w:vertAlign w:val="superscript"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13165B06" w14:textId="0BAF7DF1" w:rsidR="00AF4B2A" w:rsidRPr="006A4ECB" w:rsidRDefault="00523BE1" w:rsidP="00AF4B2A">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...19 lines deleted...]
-          </w:p>
+              <w:alias w:val="Catégorie "/>
+              <w:tag w:val=""/>
+              <w:id w:val="-64425256"/>
+              <w:placeholder>
+                <w:docPart w:val="B6C3F9672F3747E7B446CA7C8797279A"/>
+              </w:placeholder>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="13165B06" w14:textId="539DB0D7" w:rsidR="00AF4B2A" w:rsidRPr="00912564" w:rsidRDefault="0058097C" w:rsidP="00AF4B2A">
+                <w:pPr>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="left"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                    <w:highlight w:val="yellow"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>Nom à compléter</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B7C27" w:rsidRPr="006A4ECB" w14:paraId="152A07B7" w14:textId="77777777" w:rsidTr="00523BE1">
+      <w:tr w:rsidR="006B7C27" w:rsidRPr="00912564" w14:paraId="152A07B7" w14:textId="77777777" w:rsidTr="00523BE1">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2393" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="186DD43B" w14:textId="45DA5D22" w:rsidR="006B7C27" w:rsidRPr="006A4ECB" w:rsidRDefault="007C74E5" w:rsidP="006D7B36">
+          <w:p w14:paraId="186DD43B" w14:textId="45DA5D22" w:rsidR="006B7C27" w:rsidRPr="00912564" w:rsidRDefault="007C74E5" w:rsidP="006D7B36">
             <w:pPr>
               <w:pStyle w:val="premirepage"/>
               <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Marianne" w:eastAsia="Calibri" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:eastAsia="Calibri" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Intitulé</w:t>
             </w:r>
-            <w:r w:rsidR="006B7C27" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="006B7C27" w:rsidRPr="00912564">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:eastAsia="Calibri" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du registre</w:t>
             </w:r>
-            <w:r w:rsidR="006B7C27" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+            <w:r w:rsidR="006B7C27" w:rsidRPr="00912564">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...2 lines deleted...]
-            <w:alias w:val="Objet "/>
+            <w:alias w:val="Titre "/>
             <w:tag w:val=""/>
-            <w:id w:val="-1959410318"/>
+            <w:id w:val="-1427802388"/>
             <w:placeholder>
-              <w:docPart w:val="C424D0092DEF4A2D95C2982488208B09"/>
+              <w:docPart w:val="BEFC7D7DC63247478E3F844B56CC13B9"/>
             </w:placeholder>
-            <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2607" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4873950E" w14:textId="526594C5" w:rsidR="006B7C27" w:rsidRPr="006A4ECB" w:rsidRDefault="006A4ECB" w:rsidP="00AF4B2A">
+              <w:p w14:paraId="4873950E" w14:textId="2020E9D7" w:rsidR="006B7C27" w:rsidRPr="00912564" w:rsidRDefault="0058097C" w:rsidP="00AF4B2A">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="left"/>
-                  <w:rPr>
-[...1 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r>
-                  <w:rPr>
-[...2 lines deleted...]
-                  <w:t>Indiquer dans cet encadré l’intitulé du registre</w:t>
+                  <w:t>insérer l’intitulé du registre</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AF4B2A" w:rsidRPr="006A4ECB" w14:paraId="371B97A4" w14:textId="5BAEC0DB" w:rsidTr="00523BE1">
+      <w:tr w:rsidR="00AF4B2A" w:rsidRPr="00912564" w14:paraId="371B97A4" w14:textId="5BAEC0DB" w:rsidTr="00523BE1">
         <w:trPr>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB808B7" w14:textId="77777777" w:rsidR="00AF4B2A" w:rsidRPr="006A4ECB" w:rsidRDefault="00AF4B2A" w:rsidP="00E83B5F">
+          <w:p w14:paraId="6FB808B7" w14:textId="77777777" w:rsidR="00AF4B2A" w:rsidRPr="00912564" w:rsidRDefault="00AF4B2A" w:rsidP="00F54FC1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:r w:rsidRPr="00912564">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
               <w:t>Général</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02335210" w14:textId="0F42BA80" w:rsidR="00AF4B2A" w:rsidRPr="006A4ECB" w:rsidRDefault="00AF4B2A" w:rsidP="00E83B5F">
+          <w:p w14:paraId="02335210" w14:textId="0F42BA80" w:rsidR="00AF4B2A" w:rsidRPr="00912564" w:rsidRDefault="00AF4B2A" w:rsidP="00F54FC1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:r w:rsidRPr="00912564">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
               <w:t>Spécialisé (</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:r w:rsidRPr="00523BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>préciser</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:r w:rsidRPr="00912564">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00912564">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:r w:rsidRPr="00912564">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="003E30B9" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:r w:rsidR="003E30B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A297CEE" w14:textId="05DFF3C7" w:rsidR="00AF4B2A" w:rsidRPr="006A4ECB" w:rsidRDefault="00AF4B2A" w:rsidP="003E30B9">
+          <w:p w14:paraId="5A297CEE" w14:textId="05DFF3C7" w:rsidR="00AF4B2A" w:rsidRPr="003E30B9" w:rsidRDefault="00AF4B2A" w:rsidP="003E30B9">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:r w:rsidRPr="003E30B9">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Cocher la case correspondante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523BE1" w:rsidRPr="006A4ECB" w14:paraId="5D8BCD0E" w14:textId="77777777" w:rsidTr="00523BE1">
+      <w:tr w:rsidR="00523BE1" w:rsidRPr="00912564" w14:paraId="5D8BCD0E" w14:textId="77777777" w:rsidTr="00523BE1">
         <w:trPr>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B00771F" w14:textId="1B708EDB" w:rsidR="00523BE1" w:rsidRPr="006A4ECB" w:rsidRDefault="00523BE1" w:rsidP="00523BE1">
+          <w:p w14:paraId="4B00771F" w14:textId="1B708EDB" w:rsidR="00523BE1" w:rsidRDefault="00523BE1" w:rsidP="00523BE1">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
-            <w:r w:rsidR="00B46D37" w:rsidRPr="006A4ECB">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00B46D37">
               <w:t xml:space="preserve">du dernier </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:t>avis rendu par le CER :____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>______</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="686749EC" w14:textId="48251FD4" w:rsidR="00523BE1" w:rsidRPr="006A4ECB" w:rsidRDefault="00B46D37" w:rsidP="00523BE1">
+          <w:p w14:paraId="686749EC" w14:textId="48251FD4" w:rsidR="00523BE1" w:rsidRPr="00523BE1" w:rsidRDefault="00B46D37" w:rsidP="00523BE1">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Année de f</w:t>
             </w:r>
-            <w:r w:rsidR="00523BE1" w:rsidRPr="006A4ECB">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00523BE1">
+              <w:t>in de la durée de l’avis :_____________</w:t>
+            </w:r>
+            <w:r w:rsidR="00523BE1" w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00523BE1" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00523BE1" w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
-            <w:r w:rsidR="00523BE1" w:rsidRPr="006A4ECB">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00523BE1">
               <w:t>_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DDC6B5A" w14:textId="7BB44E00" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="00523BE1" w:rsidP="00D85691">
+    <w:p w14:paraId="3DDC6B5A" w14:textId="7BB44E00" w:rsidR="00A300B4" w:rsidRPr="00273627" w:rsidRDefault="00523BE1" w:rsidP="00D85691">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A4ECB">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00273627">
         <w:t>Il s’agit de l’organisme bénéficiaire de la subvention INCa</w:t>
       </w:r>
-      <w:r w:rsidR="00273627" w:rsidRPr="006A4ECB">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00273627" w:rsidRPr="00273627">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00273627" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r w:rsidR="00273627" w:rsidRPr="00772A5A">
+        <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidR="00273627" w:rsidRPr="006A4ECB">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00273627" w:rsidRPr="00273627">
         <w:t xml:space="preserve"> également </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4ECB">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00273627">
         <w:t xml:space="preserve"> responsable de traitement des données du registre </w:t>
       </w:r>
-      <w:r w:rsidR="00772A5A" w:rsidRPr="006A4ECB">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00772A5A">
         <w:t>local des cancers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FF7FF4" w14:textId="77777777" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="00A300B4">
+    <w:p w14:paraId="69FF7FF4" w14:textId="77777777" w:rsidR="00A300B4" w:rsidRDefault="00A300B4">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r>
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DF1944" w14:textId="77777777" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="00A300B4" w:rsidP="00A300B4">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+    <w:p w14:paraId="60DF1944" w14:textId="77777777" w:rsidR="00A300B4" w:rsidRPr="007B5026" w:rsidRDefault="00A300B4" w:rsidP="00A300B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="871454"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="871454"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="871454"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="871454"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10338"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w14:paraId="51FFF952" w14:textId="77777777" w:rsidTr="00405F33">
+      <w:tr w:rsidR="00A300B4" w:rsidRPr="00387757" w14:paraId="51FFF952" w14:textId="77777777" w:rsidTr="00405F33">
         <w:trPr>
           <w:trHeight w:val="2195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="871454"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="871454"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="871454"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69D91EA4" w14:textId="77777777" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
+          <w:p w14:paraId="69D91EA4" w14:textId="77777777" w:rsidR="00A300B4" w:rsidRPr="00387757" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Information relative à l’utilisation des données personnelles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49796AB8" w14:textId="265C6C7B" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
+          <w:p w14:paraId="49796AB8" w14:textId="265C6C7B" w:rsidR="00A300B4" w:rsidRPr="00387757" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>renseignées</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+              <w:t>renseignées dans le dossier de candidature</w:t>
+            </w:r>
+            <w:r w:rsidR="00523BE1">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> dans le dossier de candidature</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> (volet 1 et 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w14:paraId="4D7E33A2" w14:textId="77777777" w:rsidTr="00405F33">
+      <w:tr w:rsidR="00A300B4" w:rsidRPr="00387757" w14:paraId="4D7E33A2" w14:textId="77777777" w:rsidTr="00405F33">
         <w:trPr>
           <w:trHeight w:val="9354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="871454"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="871454"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="871454"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="640CAEE1" w14:textId="11D591DB" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
+          <w:p w14:paraId="640CAEE1" w14:textId="11D591DB" w:rsidR="00A300B4" w:rsidRPr="00387757" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="426" w:right="424"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Dans le cadre de s</w:t>
             </w:r>
-            <w:r w:rsidR="00523BE1" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidR="00523BE1">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>es missions d’intérêt public</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>, l’Institut national du cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (l’INCa) assure le pilotage des registres locaux des cancers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>. Afin d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>e mettre en œuvre la désignation et l’évaluation des organismes mettant en œuvre ces derniers, l’INCa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> doit recueillir des données relatives à l’identité et la vie professionnelle du</w:t>
             </w:r>
-            <w:r w:rsidR="00E1010C" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidR="00E1010C">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00672FAD" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidR="00672FAD">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>responsable scientifique</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>, du représentant légal ou de la personne dûment habilitée de l’organisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mettant en œuvre le registre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>, de la personne chargée du suivi administratif du dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ainsi que </w:t>
+            </w:r>
+            <w:r w:rsidR="00672FAD">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">toutes autres </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>personnes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> désignées par le </w:t>
+            </w:r>
+            <w:r w:rsidR="00672FAD">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>responsable scientifique dans le dossier de candidature</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="559DE3C0" w14:textId="27AE8521" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
+          <w:p w14:paraId="559DE3C0" w14:textId="27AE8521" w:rsidR="00A300B4" w:rsidRPr="00F54FC1" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="426" w:right="424"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> les utilisera selon les modalités ici décrites. </w:t>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>Les personnes dont les données personnelles figurent dans le dossier de candidature doivent être informées par celui qui les a désignées que l’I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>NCa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> les utilisera selon les </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F54FC1">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t xml:space="preserve">modalités ici décrites. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE60AF7" w14:textId="1BF3E832" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="00A300B4" w:rsidP="005C1599">
+          <w:p w14:paraId="4DE60AF7" w14:textId="1BF3E832" w:rsidR="00A300B4" w:rsidRPr="00950111" w:rsidRDefault="00A300B4" w:rsidP="005C1599">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="426" w:right="424"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00F54FC1">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>L’I</w:t>
             </w:r>
-            <w:r w:rsidR="005C1599" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidR="005C1599" w:rsidRPr="00F54FC1">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>NCa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00F54FC1">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> est le responsable de l’utilisation de ces données</w:t>
             </w:r>
-            <w:r w:rsidR="005C1599" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidR="005C1599" w:rsidRPr="00F54FC1">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> et </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00F54FC1">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">les conservera dix </w:t>
             </w:r>
-            <w:r w:rsidR="00FA65AB" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidR="00FA65AB" w:rsidRPr="00F54FC1">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">(10) </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00F54FC1">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>ans à compter de l</w:t>
             </w:r>
-            <w:r w:rsidR="005C1599" w:rsidRPr="006A4ECB">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">.  </w:t>
+            <w:r w:rsidR="005C1599" w:rsidRPr="00F54FC1">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>’expiration de la désignation par l’INCa de l’organisme mettant en œuvre le registre local</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F54FC1">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950111">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D3F8DBC" w14:textId="70669956" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="005C1599" w:rsidP="00405F33">
+          <w:p w14:paraId="0D3F8DBC" w14:textId="70669956" w:rsidR="00A300B4" w:rsidRPr="00950111" w:rsidRDefault="005C1599" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="426" w:right="424"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Ces</w:t>
             </w:r>
-            <w:r w:rsidR="00A300B4" w:rsidRPr="006A4ECB">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidR="00A300B4" w:rsidRPr="00950111">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> données seront conservées dans la base de données de contacts de l’I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>NCa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00A300B4" w:rsidRPr="00950111">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dans les conditions exposées dans la rubrique 1.9 du tableau figurant sur la page du site: </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="00A300B4" w:rsidRPr="006A4ECB">
+              <w:r w:rsidR="00A300B4" w:rsidRPr="00950111">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
-                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                  <w:rFonts w:cs="Tahoma"/>
                 </w:rPr>
                 <w:t>https://www.cancer.fr/pages-transverses/politique-des-donnees</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A300B4" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidR="00A300B4" w:rsidRPr="00950111">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A2D1D44" w14:textId="19668A03" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
+          <w:p w14:paraId="5A2D1D44" w14:textId="19668A03" w:rsidR="00A300B4" w:rsidRPr="00950111" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="426" w:right="424"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00950111">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">Conformément au </w:t>
             </w:r>
-            <w:r w:rsidR="005C1599" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidR="005C1599">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00950111">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>èglement général sur la protection des données, vous disposez durant la durée d</w:t>
             </w:r>
-            <w:r w:rsidR="005C1599" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidR="005C1599">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">e l’utilisation </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00950111">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">d’un droit d’opposition, d’un droit d’accès, de rectification, d’effacement et d’un droit à la limitation du traitement de vos données. Pour les exercer, veuillez adresser votre demande par mail à l’adresse suivante : </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="006A4ECB">
+              <w:r w:rsidRPr="00950111">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
-                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                  <w:rFonts w:cs="Tahoma"/>
                 </w:rPr>
                 <w:t>dpo@institutcancer.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0FC8ADD8" w14:textId="61B86DED" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
+          <w:p w14:paraId="0FC8ADD8" w14:textId="61B86DED" w:rsidR="00A300B4" w:rsidRPr="00950111" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="426" w:right="424"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00950111">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>Vous trouverez les coordonnées de l’I</w:t>
+            </w:r>
+            <w:r w:rsidR="005C1599">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Nca</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00950111">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">, de son représentant et de sa déléguée à la protection des données sur </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="006A4ECB">
+              <w:r w:rsidRPr="00950111">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
-                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                  <w:rFonts w:cs="Tahoma"/>
                 </w:rPr>
                 <w:t>https://www.cancer.fr/pages-transverses/politique-des-donnees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="20C1FFC7" w14:textId="77777777" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
+          <w:p w14:paraId="20C1FFC7" w14:textId="77777777" w:rsidR="00A300B4" w:rsidRPr="00387757" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="426" w:right="424"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00950111">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Si vous estimez, après nous avoir contactés, que vos droits ne sont pas respectés vous pouvez adresser une réclamation en ligne à la Commission nationale de l’informatique et des libertés (CNIL) ou par voie postale.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="755534FF" w14:textId="77777777" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="00A300B4">
+    <w:p w14:paraId="755534FF" w14:textId="77777777" w:rsidR="00A300B4" w:rsidRDefault="00A300B4">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BCBECB7" w14:textId="77777777" w:rsidR="00A300B4" w:rsidRPr="006A4ECB" w:rsidRDefault="00A300B4">
+    <w:p w14:paraId="5BCBECB7" w14:textId="77777777" w:rsidR="00A300B4" w:rsidRDefault="00A300B4">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C85A492" w14:textId="04009C27" w:rsidR="00A5730E" w:rsidRPr="006A4ECB" w:rsidRDefault="008D7134" w:rsidP="00273627">
+    <w:p w14:paraId="0C85A492" w14:textId="04009C27" w:rsidR="00A5730E" w:rsidRPr="00273627" w:rsidRDefault="008D7134" w:rsidP="00273627">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      <w:r>
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:tblpY="1251"/>
         <w:tblW w:w="10333" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10333"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w14:paraId="37034191" w14:textId="77777777" w:rsidTr="00980251">
+      <w:tr w:rsidR="00CF5B86" w:rsidRPr="00FD2925" w14:paraId="37034191" w14:textId="77777777" w:rsidTr="00980251">
         <w:trPr>
           <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10333" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3CE2AA" w14:textId="771F991B" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
+          <w:p w14:paraId="6C3CE2AA" w14:textId="771F991B" w:rsidR="00CF5B86" w:rsidRPr="00DD21DF" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00DD21DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Nom de l’organisme mettant en œuvre le registre local des cancers </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">Nom de l’organisme </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mettant en œuvre le registre local des cancers </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5730E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(bénéficiaire de la subvention INCa</w:t>
             </w:r>
-            <w:r w:rsidR="00273627" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00273627">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> et également </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00A5730E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">responsable de traitement des données du registre et utilisateur du système d’information mis à disposition par </w:t>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+              <w:t>responsable de traitement des données du registre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>l’INCa</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> et utilisateur du système d’information mis à disposition par l’INCa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5730E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> )</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> :</w:t>
+              <w:t xml:space="preserve"> ) :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76D07AC8" w14:textId="4AAAE697" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...27 lines deleted...]
-                <w:r w:rsidR="006A4ECB">
+              <w:alias w:val="Catégorie "/>
+              <w:tag w:val=""/>
+              <w:id w:val="-2064017670"/>
+              <w:placeholder>
+                <w:docPart w:val="0A180A3392824E629E87B2E293F4760C"/>
+              </w:placeholder>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="76D07AC8" w14:textId="2D157499" w:rsidR="0058097C" w:rsidRPr="00FD2925" w:rsidRDefault="0058097C" w:rsidP="0058097C">
+                <w:pPr>
+                  <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:b/>
                     <w:bCs/>
                     <w:iCs/>
                   </w:rPr>
-                  <w:t>Indiquer dans cet encadré l’intitulé du registre</w:t>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:iCs/>
+                  </w:rPr>
+                  <w:t>Nom à compléter</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w14:paraId="11865CF3" w14:textId="77777777" w:rsidTr="00980251">
+      <w:tr w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w14:paraId="11865CF3" w14:textId="77777777" w:rsidTr="00980251">
         <w:trPr>
           <w:trHeight w:val="4847"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10333" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12F73BB5" w14:textId="1BB847CC" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
+          <w:p w14:paraId="12F73BB5" w14:textId="1BB847CC" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Je, soussigné(e), _____________________________________________ </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31BA550A" w14:textId="75C6B37B" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00674D87">
+          <w:p w14:paraId="31BA550A" w14:textId="75C6B37B" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00674D87">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="1014"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentant légal </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F093"/>
             </w:r>
-            <w:r w:rsidR="00EE003E" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00EE003E" w:rsidRPr="00EE003E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F743781" w14:textId="50E647EF" w:rsidR="00B72CD2" w:rsidRPr="006A4ECB" w:rsidRDefault="00C32046" w:rsidP="00674D87">
+          <w:p w14:paraId="7F743781" w14:textId="50E647EF" w:rsidR="00B72CD2" w:rsidRDefault="00C32046" w:rsidP="00674D87">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="1014"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ou p</w:t>
             </w:r>
-            <w:r w:rsidR="00CF5B86" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ersonne dûment habilitée</w:t>
             </w:r>
-            <w:r w:rsidR="00CF5B86" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00CF5B86" w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
-            <w:r w:rsidR="00CF5B86" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00CF5B86" w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CF5B86" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00CF5B86" w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F093"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A3B99E2" w14:textId="34B35328" w:rsidR="00EE003E" w:rsidRPr="006A4ECB" w:rsidRDefault="00EE003E" w:rsidP="00674D87">
+          <w:p w14:paraId="3A3B99E2" w14:textId="34B35328" w:rsidR="00EE003E" w:rsidRDefault="00EE003E" w:rsidP="00674D87">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="1014"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Email </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EE003E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(pour signature électronique notamment)</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________________ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EB018BD" w14:textId="5E89EF09" w:rsidR="00B72CD2" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
+          <w:p w14:paraId="2EB018BD" w14:textId="5E89EF09" w:rsidR="00B72CD2" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B72CD2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">déclare avoir pris connaissance de la procédure votée au conseil d’administration de l’INCa en date du 16/03/2026 </w:t>
+            </w:r>
+            <w:r w:rsidR="00674D87">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">prise en application de l’article R.1415-2-6 du code de la santé publique et </w:t>
             </w:r>
-            <w:r w:rsidR="00B72CD2" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00B72CD2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>portant désignation et évaluation des organismes mettant en œuvre les registres locaux des cancers ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="690241A5" w14:textId="0642CEB0" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00B72CD2" w:rsidP="00980251">
+          <w:p w14:paraId="690241A5" w14:textId="67F2F616" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00B72CD2" w:rsidP="00980251">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidR="00CF5B86" w:rsidRPr="006A4ECB">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>demande</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00674D87">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>dans le cadre de la procédure visée ci-dessus</w:t>
             </w:r>
-            <w:r w:rsidR="00CF5B86" w:rsidRPr="006A4ECB">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la désignation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du registre </w:t>
             </w:r>
-            <w:r w:rsidR="00674D87" w:rsidRPr="006A4ECB">
-[...11 lines deleted...]
-              <w:t>« </w:t>
+            <w:r w:rsidR="00674D87">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>local des cancers</w:t>
+            </w:r>
+            <w:r w:rsidR="0058097C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> intitulé  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:alias w:val="Objet "/>
+                <w:alias w:val="Titre "/>
                 <w:tag w:val=""/>
-                <w:id w:val="-1857961110"/>
+                <w:id w:val="-574896934"/>
                 <w:placeholder>
-                  <w:docPart w:val="376BAF64E76B4256A1C2FB30FC31E499"/>
+                  <w:docPart w:val="A39E346972DA4F4EAECF9EAE9BA8BF1A"/>
                 </w:placeholder>
-                <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A4ECB">
+                <w:r w:rsidR="0058097C">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                     <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
-                  <w:t>Indiquer dans cet encadré l’intitulé du registre</w:t>
+                  <w:t>insérer l’intitulé du registre</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="006A4ECB">
-[...4 lines deleted...]
-              <w:t>» ;</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CCF8599" w14:textId="33287DC3" w:rsidR="00674D87" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
+          <w:p w14:paraId="7CCF8599" w14:textId="33287DC3" w:rsidR="00674D87" w:rsidRPr="008E4A64" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- m’engage</w:t>
             </w:r>
-            <w:r w:rsidR="00674D87" w:rsidRPr="006A4ECB">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00674D87">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, en cas de désignation par l’INCa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à ce que l’organisme que je représente </w:t>
+            </w:r>
+            <w:r w:rsidR="00674D87">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>respecte</w:t>
+            </w:r>
+            <w:r w:rsidR="006B37C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00674D87">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les </w:t>
+            </w:r>
+            <w:r w:rsidR="00273627">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">obligations </w:t>
+            </w:r>
+            <w:r w:rsidR="002F0718">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>figurant à l’article 4.1 de la</w:t>
+            </w:r>
+            <w:r w:rsidR="00674D87">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> procédure et</w:t>
+            </w:r>
+            <w:r w:rsidR="0073331D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à ce que l’activité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>du registre</w:t>
+            </w:r>
+            <w:r w:rsidR="006B37C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00674D87" w:rsidRPr="006A4ECB">
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="0073331D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>soit conduite</w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
+              <w:t>dans le cadre du pilotage de l’INCa</w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0073331D" w:rsidRPr="006A4ECB">
-[...37 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="004D4861" w:rsidRPr="008E4A64">
+              <w:t xml:space="preserve">selon les recommandations internationales du </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64">
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4861" w:rsidRPr="008E4A64">
+              <w:t xml:space="preserve">entre </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64">
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4861" w:rsidRPr="008E4A64">
+              <w:t xml:space="preserve">nternational de </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4861" w:rsidRPr="008E4A64">
+              <w:t xml:space="preserve">echerche sur le </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64">
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4861" w:rsidRPr="008E4A64">
+              <w:t xml:space="preserve">ancer, de l’European Network of Cancer Registries </w:t>
+            </w:r>
+            <w:r w:rsidR="006B37C6" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>et, le cas échéant,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E91D14" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à respecter</w:t>
+            </w:r>
+            <w:r w:rsidR="006B37C6" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des recommandations du comité </w:t>
+            </w:r>
+            <w:r w:rsidR="00C0580C" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>d’</w:t>
+            </w:r>
+            <w:r w:rsidR="006B37C6" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">évaluation des registres </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="058CC699" w14:textId="0DE972B4" w:rsidR="00B72CD2" w:rsidRDefault="00CF5B86" w:rsidP="00CF5B86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B72CD2" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> certifie exactes les informations contenues dans </w:t>
+            </w:r>
+            <w:r w:rsidR="00E91D14" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le présent </w:t>
+            </w:r>
+            <w:r w:rsidR="001A6993" w:rsidRPr="001A6993">
+              <w:t>VOLET 1</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6993">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004D4861" w:rsidRPr="006A4ECB">
-[...77 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:r w:rsidR="00F9038A" w:rsidRPr="001A6993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>et</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9038A" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> le dossier d’évaluation (</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VOLET</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9038A" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2)</w:t>
+            </w:r>
+            <w:r w:rsidR="00674D87" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> ;</w:t>
+            </w:r>
+            <w:r w:rsidR="00674D87">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006B37C6" w:rsidRPr="006A4ECB">
-[...40 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="058CC699" w14:textId="491D7A95" w:rsidR="00B72CD2" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00CF5B86">
+          <w:p w14:paraId="1E190357" w14:textId="46764EC8" w:rsidR="00CF5B86" w:rsidRPr="00387757" w:rsidRDefault="00B72CD2" w:rsidP="00CF5B86">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidR="00B72CD2" w:rsidRPr="006A4ECB">
-[...32 lines deleted...]
-              <w:t xml:space="preserve">; </w:t>
+            <w:r w:rsidR="00CF5B86" w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">déclare avoir pris connaissance des modalités de traitement de mes données personnelles et de mes droits tels que décrits précédemment sur la page d’information dédiée et, le cas échéant, de l’obligation que j’ai d’informer les personnes dont le nom </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">est cité </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5B86" w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dans le dossier selon lesdites modalités.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E190357" w14:textId="46764EC8" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00B72CD2" w:rsidP="00CF5B86">
-[...28 lines deleted...]
-          <w:p w14:paraId="76D2D6C6" w14:textId="7BF6EAFA" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
+          <w:p w14:paraId="3482EF09" w14:textId="77777777" w:rsidR="00CF5B86" w:rsidRPr="00CF5B86" w:rsidRDefault="00CF5B86" w:rsidP="00CF5B86"/>
+          <w:p w14:paraId="76D2D6C6" w14:textId="2B72D938" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Signature:</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:tab/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:tab/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:tab/>
               <w:t>Le ________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72FB5918" w14:textId="2F95DA97" w:rsidR="00C32046" w:rsidRPr="006A4ECB" w:rsidRDefault="00C32046" w:rsidP="00CF5B86">
-[...33 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="72FB5918" w14:textId="2F95DA97" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="2ADCD6CA" w14:textId="26734788" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="37DBF1FF" w14:textId="0BDF9F6D" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="1CF3DFA2" w14:textId="52D704D2" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="1DE0C442" w14:textId="77777777" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:tblpY="1251"/>
         <w:tblW w:w="9789" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w14:paraId="3A77106E" w14:textId="77777777" w:rsidTr="00EE003E">
+      <w:tr w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w14:paraId="3A77106E" w14:textId="77777777" w:rsidTr="00EE003E">
         <w:trPr>
           <w:trHeight w:val="468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5B85E38A" w14:textId="3C799D06" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00EE003E">
+          <w:p w14:paraId="5B85E38A" w14:textId="3C799D06" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00EE003E">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:ind w:left="873"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Signature du responsable scientifique du registre</w:t>
+              <w:t xml:space="preserve">Signature du </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>responsable scientifique du registre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w14:paraId="3AE7D0CF" w14:textId="77777777" w:rsidTr="00EE003E">
+      <w:tr w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w14:paraId="3AE7D0CF" w14:textId="77777777" w:rsidTr="00EE003E">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E5DF3E8" w14:textId="11F26663" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00E91D14">
+          <w:p w14:paraId="0E5DF3E8" w14:textId="11F26663" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00E91D14">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Je, soussigné(e), ________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C27CBC4" w14:textId="305BA2DE" w:rsidR="00C32046" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00E91D14">
+          <w:p w14:paraId="2C27CBC4" w14:textId="3C3699CA" w:rsidR="00C32046" w:rsidRDefault="00CF5B86" w:rsidP="00E91D14">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="306"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...18 lines deleted...]
-              <w:t>« </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsable scientifique </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">du </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>registre</w:t>
+            </w:r>
+            <w:r w:rsidR="0026164E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> local des cancers</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> intitulé </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:alias w:val="Objet "/>
+                <w:alias w:val="Titre "/>
                 <w:tag w:val=""/>
-                <w:id w:val="2146465252"/>
+                <w:id w:val="-1600093579"/>
                 <w:placeholder>
-                  <w:docPart w:val="28A9CC217882471DAE3F4AC013EAD9A0"/>
+                  <w:docPart w:val="54D1FE78FF1C4296896706A4FF21C997"/>
                 </w:placeholder>
-                <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A4ECB">
+                <w:r w:rsidR="0058097C">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                     <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
-                  <w:t>Indiquer dans cet encadré l’intitulé du registre</w:t>
+                  <w:t>insérer l’intitulé du registre</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="006A4ECB">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="4562BDB5" w14:textId="6893D663" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00E91D14">
+          <w:p w14:paraId="4562BDB5" w14:textId="6893D663" w:rsidR="00CF5B86" w:rsidRDefault="00CF5B86" w:rsidP="00E91D14">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="306"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dont l’organisme de rattachement est</w:t>
+            </w:r>
+            <w:r w:rsidR="00C32046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BCC7A6E" w14:textId="57C43BFC" w:rsidR="00C32046" w:rsidRPr="006A4ECB" w:rsidRDefault="00C32046" w:rsidP="00E91D14">
+          <w:p w14:paraId="7BCC7A6E" w14:textId="57C43BFC" w:rsidR="00C32046" w:rsidRPr="00EC3BE8" w:rsidRDefault="00C32046" w:rsidP="00E91D14">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="731"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L’organisme mettant en œuvre le registre</w:t>
             </w:r>
-            <w:r w:rsidR="00EE003E" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00EE003E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE003E" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00EE003E" w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F093"/>
             </w:r>
-            <w:r w:rsidR="00EE003E" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00EE003E" w:rsidRPr="00EE003E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="617F69C7" w14:textId="090C40F3" w:rsidR="00C32046" w:rsidRPr="006A4ECB" w:rsidRDefault="00C32046" w:rsidP="0026164E">
+          <w:p w14:paraId="617F69C7" w14:textId="090C40F3" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="0026164E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="731"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ou </w:t>
             </w:r>
-            <w:r w:rsidR="00E91D14" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00E91D14" w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F093"/>
             </w:r>
-            <w:r w:rsidR="00E91D14" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00E91D14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n autre organisme </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>indiquer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E91D14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>lequel______________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...8 lines deleted...]
-              <w:t>à compléter)</w:t>
+              <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05C09F23" w14:textId="2B3EF185" w:rsidR="00EE003E" w:rsidRPr="006A4ECB" w:rsidRDefault="00EE003E" w:rsidP="00EE003E">
+          <w:p w14:paraId="05C09F23" w14:textId="2B3EF185" w:rsidR="00EE003E" w:rsidRPr="00EC3BE8" w:rsidRDefault="00EE003E" w:rsidP="00EE003E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="731"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Email </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EE003E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(pour signature électronique notamment)</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________________ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7814ABF5" w14:textId="5E92B7ED" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
+          <w:p w14:paraId="7814ABF5" w14:textId="5E92B7ED" w:rsidR="00CF5B86" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DA6FA48" w14:textId="0E76D78B" w:rsidR="00B07329" w:rsidRPr="006A4ECB" w:rsidRDefault="00B07329" w:rsidP="00EE003E">
+          <w:p w14:paraId="3DA6FA48" w14:textId="0E76D78B" w:rsidR="00B07329" w:rsidRPr="00EE003E" w:rsidRDefault="00B07329" w:rsidP="00EE003E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> en date du 16/03/2026 prise en application de l’article R.1415-2-6 du code de la santé publique et portant désignation et évaluation des organismes mettant en œuvre les registres locaux des cancers ;</w:t>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> déclare avoir pris connaissance de la procédure votée au conseil d’administration de l’INCa en date du 16/03/2026 prise en application de l’article R.1415-2-6 du code de la santé publique et portant désignation et évaluation des organismes mettant en œuvre les registres locaux des cancers ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D2931CA" w14:textId="7BBA3D6A" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00CF5B86">
+          <w:p w14:paraId="0D2931CA" w14:textId="7BBA3D6A" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00CF5B86">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- m’engage à assurer la </w:t>
             </w:r>
-            <w:r w:rsidR="00C32046" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00C32046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">responsabilité scientifique du </w:t>
             </w:r>
-            <w:r w:rsidR="00F9038A" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00F9038A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>registre</w:t>
             </w:r>
-            <w:r w:rsidR="008E4A64" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="008E4A64" w:rsidRPr="006A4ECB">
-[...16 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
+              <w:t>dans le cadre du pilotage de l’INCa</w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64">
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="008E4A64" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008E4A64" w:rsidRPr="006A4ECB">
-[...35 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
+              <w:t xml:space="preserve">selon les recommandations internationales du </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64">
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
+              <w:t xml:space="preserve">entre </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64">
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
+              <w:t xml:space="preserve">nternational de </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
+              <w:t xml:space="preserve">echerche sur le </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64">
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
+              <w:t xml:space="preserve">ancer, de l’European Network of Cancer Registries </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r w:rsidR="00F9038A" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00F9038A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, le cas échéant, à respecter des recommandations du comité évaluation des registres</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0851FAE8" w14:textId="0AF491E1" w:rsidR="00C32046" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00C32046">
+          <w:p w14:paraId="0851FAE8" w14:textId="7D46AA69" w:rsidR="00C32046" w:rsidRPr="00C32046" w:rsidRDefault="00CF5B86" w:rsidP="00C32046">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00C32046" w:rsidRPr="006A4ECB">
-[...23 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidR="001A6993">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C32046" w:rsidRPr="006A4ECB">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">; </w:t>
+            <w:r w:rsidR="00C32046" w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>certifie exactes les informations contenues dans le</w:t>
+            </w:r>
+            <w:r w:rsidR="00E91D14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> présent</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6993" w:rsidRPr="001A6993">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001A6993" w:rsidRPr="001A6993">
+              <w:t>VOLET 1</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6993">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E91D14" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>et le dossier d’évaluation (</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VOLET</w:t>
+            </w:r>
+            <w:r w:rsidR="00E91D14" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2) </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32046" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="00C32046" w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="430FFB01" w14:textId="2FDF4522" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00C32046" w:rsidP="00CF5B86">
+          <w:p w14:paraId="430FFB01" w14:textId="2FDF4522" w:rsidR="00CF5B86" w:rsidRPr="00387757" w:rsidRDefault="00C32046" w:rsidP="00CF5B86">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00CF5B86" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+            <w:r w:rsidR="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> déclare avoir pris connaissance des modalités de traitement de mes données personnelles et de mes droits tels que décrits précédemment sur la page d’information dédiée et, le cas échéant, de l’obligation que j’ai d’informer les personnes dont le nom est cité dans le dossier selon lesdites modalités.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5B86" w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">déclare avoir pris connaissance des modalités de traitement de mes données personnelles et de mes droits tels que décrits précédemment sur la page d’information dédiée et, le cas échéant, de l’obligation que j’ai d’informer les personnes dont le nom </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">est cité </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5B86" w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dans le dossier selon lesdites modalités.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0067C7F6" w14:textId="77777777" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
+          <w:p w14:paraId="0067C7F6" w14:textId="77777777" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="286ED6F9" w14:textId="4AA17EB8" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
+          <w:p w14:paraId="286ED6F9" w14:textId="706A0179" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Signature:</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:tab/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:tab/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:tab/>
               <w:t>Le : __________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F39E78C" w14:textId="77777777" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
+          <w:p w14:paraId="3F39E78C" w14:textId="77777777" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B74CCF6" w14:textId="77777777" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
+          <w:p w14:paraId="2B74CCF6" w14:textId="77777777" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1604744C" w14:textId="43EE3970" w:rsidR="00CF5B86" w:rsidRPr="006A4ECB" w:rsidRDefault="00CF5B86" w:rsidP="00CF5B86">
-[...167 lines deleted...]
-    <w:p w14:paraId="37DA79F2" w14:textId="43E47522" w:rsidR="0042586D" w:rsidRPr="006A4ECB" w:rsidRDefault="00A26948" w:rsidP="0042586D">
+    <w:p w14:paraId="1604744C" w14:textId="43EE3970" w:rsidR="00CF5B86" w:rsidRDefault="00CF5B86" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="251E4F83" w14:textId="52D5D4E4" w:rsidR="00CF5B86" w:rsidRDefault="00CF5B86" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="70552284" w14:textId="0D1A0D2E" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="3B784E7D" w14:textId="1167F4C5" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="5C25D77F" w14:textId="32C90A3D" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="659A9D99" w14:textId="779CF5CF" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="5B8EF05F" w14:textId="15A85530" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="75D8E2C2" w14:textId="1C8021E4" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="7AA0F394" w14:textId="0BAD671C" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="165957D8" w14:textId="7C8BB58F" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="16C122B7" w14:textId="0A5D9263" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="42C59384" w14:textId="30B90798" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="4565277D" w14:textId="54A8B502" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="6734FC52" w14:textId="76C0B385" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="59B3FE6F" w14:textId="6934D1BF" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="2A5F7C08" w14:textId="2C260B1C" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="4A850098" w14:textId="6B74B5BC" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="776CEA6D" w14:textId="286A3EA0" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="0EF150AD" w14:textId="5AB0BA70" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="48ED405D" w14:textId="50CB1C48" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="1B08D099" w14:textId="3C373A46" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="2DC36E37" w14:textId="3D680534" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="5A9C71D5" w14:textId="3EC7DF55" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="51A2EA2D" w14:textId="71FEB010" w:rsidR="00C32046" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="37DA79F2" w14:textId="43E47522" w:rsidR="0042586D" w:rsidRDefault="00A26948" w:rsidP="0042586D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5FA30C" w14:textId="77777777" w:rsidR="00A26948" w:rsidRPr="006A4ECB" w:rsidRDefault="00A26948" w:rsidP="00A26948">
-[...5 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="2B5FA30C" w14:textId="77777777" w:rsidR="00A26948" w:rsidRDefault="00A26948" w:rsidP="00A26948"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:tblpY="1251"/>
         <w:tblW w:w="9789" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A26948" w:rsidRPr="006A4ECB" w14:paraId="5E4E4F2D" w14:textId="77777777" w:rsidTr="0042586D">
+      <w:tr w:rsidR="00A26948" w:rsidRPr="00EC3BE8" w14:paraId="5E4E4F2D" w14:textId="77777777" w:rsidTr="0042586D">
         <w:trPr>
           <w:trHeight w:val="468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFEC167" w14:textId="0F43F48F" w:rsidR="00A26948" w:rsidRPr="006A4ECB" w:rsidRDefault="00A26948" w:rsidP="003352BC">
+          <w:p w14:paraId="0EFEC167" w14:textId="0F43F48F" w:rsidR="00A26948" w:rsidRPr="00EC3BE8" w:rsidRDefault="00A26948" w:rsidP="003352BC">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature du </w:t>
             </w:r>
-            <w:r w:rsidR="008E4A64" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">élégué à la protection des données (DPO) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26948" w:rsidRPr="006A4ECB" w14:paraId="5B88DFEF" w14:textId="77777777" w:rsidTr="0042586D">
+      <w:tr w:rsidR="00A26948" w:rsidRPr="00EC3BE8" w14:paraId="5B88DFEF" w14:textId="77777777" w:rsidTr="0042586D">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D406B7A" w14:textId="77777777" w:rsidR="00A26948" w:rsidRPr="006A4ECB" w:rsidRDefault="00A26948" w:rsidP="003352BC">
+          <w:p w14:paraId="7D406B7A" w14:textId="77777777" w:rsidR="00A26948" w:rsidRPr="00EC3BE8" w:rsidRDefault="00A26948" w:rsidP="003352BC">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Je, soussigné(e), ________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="552302D0" w14:textId="562C3C80" w:rsidR="00A26948" w:rsidRPr="006A4ECB" w:rsidRDefault="00A26948" w:rsidP="00273627">
+          <w:p w14:paraId="552302D0" w14:textId="562C3C80" w:rsidR="00A26948" w:rsidRPr="00EC3BE8" w:rsidRDefault="00A26948" w:rsidP="00273627">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="306"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Délégué à la protection des données</w:t>
             </w:r>
-            <w:r w:rsidR="008E4A64" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (DPO)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D489D87" w14:textId="1B21D377" w:rsidR="00EE003E" w:rsidRPr="006A4ECB" w:rsidRDefault="00EE003E" w:rsidP="00DE5749">
+          <w:p w14:paraId="0D489D87" w14:textId="1B21D377" w:rsidR="00EE003E" w:rsidRDefault="00EE003E" w:rsidP="00DE5749">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="306"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Email </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EE003E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(pour signature électronique notamment)</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________________ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67348D1B" w14:textId="77777777" w:rsidR="00A26948" w:rsidRPr="006A4ECB" w:rsidRDefault="00A26948" w:rsidP="003352BC">
+          <w:p w14:paraId="67348D1B" w14:textId="77777777" w:rsidR="00A26948" w:rsidRPr="00B07329" w:rsidRDefault="00A26948" w:rsidP="003352BC">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C5478EF" w14:textId="6425A49B" w:rsidR="00A26948" w:rsidRPr="006A4ECB" w:rsidRDefault="00A26948" w:rsidP="00A26948">
+          <w:p w14:paraId="7C5478EF" w14:textId="5210A0C0" w:rsidR="00A26948" w:rsidRPr="00C32046" w:rsidRDefault="00A26948" w:rsidP="00A26948">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">déclare </w:t>
+            </w:r>
+            <w:r w:rsidR="0042586D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">exercer </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">mes missions de DPO </w:t>
             </w:r>
-            <w:r w:rsidR="0042586D" w:rsidRPr="006A4ECB">
-[...4 lines deleted...]
-              <w:t>auprès du registre local des cancers « </w:t>
+            <w:r w:rsidR="0042586D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">auprès du registre local des cancers </w:t>
+            </w:r>
+            <w:r w:rsidR="00E93D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">intitulé </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:alias w:val="Objet "/>
+                <w:alias w:val="Titre "/>
                 <w:tag w:val=""/>
-                <w:id w:val="711849627"/>
+                <w:id w:val="214089742"/>
                 <w:placeholder>
-                  <w:docPart w:val="7DB3A6E24DA042C0B40546E0D7C8B9D3"/>
+                  <w:docPart w:val="6C8C3C1C92644D3CABFD79FD8032549E"/>
                 </w:placeholder>
-                <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A4ECB">
+                <w:r w:rsidR="00E93D43">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                     <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
-                  <w:t>Indiquer dans cet encadré l’intitulé du registre</w:t>
+                  <w:t>insérer l’intitulé du registre</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0042586D" w:rsidRPr="006A4ECB">
-[...4 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidR="00E93D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EEAB595" w14:textId="7EFE9C97" w:rsidR="00A26948" w:rsidRPr="006A4ECB" w:rsidRDefault="00A26948" w:rsidP="0042586D">
+          <w:p w14:paraId="3EEAB595" w14:textId="7EFE9C97" w:rsidR="00A26948" w:rsidRPr="0042586D" w:rsidRDefault="00A26948" w:rsidP="0042586D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>- déclare avoir pris connaissance des modalités de traitement de mes données personnelles et de mes droits tels que décrits précédemment sur la page d’information dédiée et, le cas échéant, de l’obligation que j’ai d’informer les personnes dont le nom est cité dans le dossier selon lesdites modalités.</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">déclare avoir pris connaissance des modalités de traitement de mes données personnelles et de mes droits tels que décrits précédemment sur la page d’information dédiée et, le cas échéant, de l’obligation que j’ai d’informer les personnes dont le nom </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">est cité </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dans le dossier selon lesdites modalités.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D44E6A7" w14:textId="62C18204" w:rsidR="00A26948" w:rsidRPr="006A4ECB" w:rsidRDefault="00A26948" w:rsidP="003352BC">
+          <w:p w14:paraId="4D44E6A7" w14:textId="2D0D429D" w:rsidR="00A26948" w:rsidRPr="00EC3BE8" w:rsidRDefault="00A26948" w:rsidP="003352BC">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Le : __________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6751601E" w14:textId="77777777" w:rsidR="00A26948" w:rsidRPr="006A4ECB" w:rsidRDefault="00A26948" w:rsidP="003352BC">
+          <w:p w14:paraId="6751601E" w14:textId="77777777" w:rsidR="00A26948" w:rsidRPr="00EC3BE8" w:rsidRDefault="00A26948" w:rsidP="003352BC">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37E15BBB" w14:textId="77777777" w:rsidR="00A26948" w:rsidRPr="006A4ECB" w:rsidRDefault="00A26948" w:rsidP="003352BC">
+          <w:p w14:paraId="37E15BBB" w14:textId="77777777" w:rsidR="00A26948" w:rsidRPr="00EC3BE8" w:rsidRDefault="00A26948" w:rsidP="003352BC">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E8A554A" w14:textId="77777777" w:rsidR="00A26948" w:rsidRPr="006A4ECB" w:rsidRDefault="00A26948" w:rsidP="00A26948">
-[...139 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="1E8A554A" w14:textId="77777777" w:rsidR="00A26948" w:rsidRDefault="00A26948" w:rsidP="00A26948"/>
+    <w:p w14:paraId="3BF6AAD6" w14:textId="77777777" w:rsidR="00A26948" w:rsidRDefault="00A26948" w:rsidP="00A26948"/>
+    <w:p w14:paraId="01049B01" w14:textId="161EA9DA" w:rsidR="00A26948" w:rsidRDefault="00A26948" w:rsidP="00A26948"/>
+    <w:p w14:paraId="3166C7CB" w14:textId="4F0B880B" w:rsidR="00532AC9" w:rsidRDefault="00532AC9" w:rsidP="00A26948"/>
+    <w:p w14:paraId="086EEAE9" w14:textId="2236A91D" w:rsidR="00532AC9" w:rsidRDefault="00532AC9" w:rsidP="00A26948"/>
+    <w:p w14:paraId="2602876B" w14:textId="77777777" w:rsidR="00532AC9" w:rsidRDefault="00532AC9" w:rsidP="00A26948"/>
+    <w:p w14:paraId="28BB1EE0" w14:textId="77777777" w:rsidR="00A26948" w:rsidRDefault="00A26948" w:rsidP="00A26948"/>
+    <w:p w14:paraId="2D9C42FB" w14:textId="77777777" w:rsidR="00A26948" w:rsidRDefault="00A26948" w:rsidP="00A26948"/>
+    <w:p w14:paraId="113CF97D" w14:textId="77777777" w:rsidR="00C32046" w:rsidRPr="00CF5B86" w:rsidRDefault="00C32046" w:rsidP="00CF5B86"/>
+    <w:p w14:paraId="167375E8" w14:textId="2E6E7717" w:rsidR="00B66F13" w:rsidRDefault="00B66F13" w:rsidP="00A300B4"/>
+    <w:p w14:paraId="5EDB69BF" w14:textId="2274ADAA" w:rsidR="0042586D" w:rsidRDefault="0042586D" w:rsidP="00A300B4"/>
+    <w:p w14:paraId="71370E19" w14:textId="6824CFE3" w:rsidR="0042586D" w:rsidRDefault="0042586D" w:rsidP="00A300B4"/>
+    <w:p w14:paraId="67482C93" w14:textId="56E2FFEF" w:rsidR="0042586D" w:rsidRDefault="0042586D" w:rsidP="00A300B4"/>
+    <w:p w14:paraId="5D814951" w14:textId="43E68BEE" w:rsidR="0042586D" w:rsidRDefault="0042586D" w:rsidP="00A300B4"/>
+    <w:p w14:paraId="7E930BB0" w14:textId="6A346428" w:rsidR="0042586D" w:rsidRDefault="0042586D" w:rsidP="00A300B4"/>
+    <w:p w14:paraId="76F3513B" w14:textId="6F804A8D" w:rsidR="0042586D" w:rsidRDefault="0042586D" w:rsidP="00A300B4"/>
+    <w:p w14:paraId="27B908D2" w14:textId="0094350A" w:rsidR="0042586D" w:rsidRDefault="0042586D" w:rsidP="00A300B4"/>
+    <w:p w14:paraId="50C35E74" w14:textId="720B6D38" w:rsidR="0042586D" w:rsidRDefault="0042586D" w:rsidP="00A300B4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:tblpY="1251"/>
         <w:tblW w:w="9789" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0042586D" w:rsidRPr="006A4ECB" w14:paraId="547F2737" w14:textId="77777777" w:rsidTr="003352BC">
+      <w:tr w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w14:paraId="547F2737" w14:textId="77777777" w:rsidTr="003352BC">
         <w:trPr>
           <w:trHeight w:val="468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2B62EF" w14:textId="75002E6B" w:rsidR="0042586D" w:rsidRPr="006A4ECB" w:rsidRDefault="0042586D" w:rsidP="003352BC">
+          <w:p w14:paraId="0D2B62EF" w14:textId="2EE638D0" w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w:rsidRDefault="0042586D" w:rsidP="003352BC">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Signature du représentant de la direction des systèmes d’informations (DSI)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Signature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ou toute responsable du système d’information</w:t>
+              <w:t>du représentant de la direction des systèmes d’informations (DSI)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34DE7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E34DE7" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ou tout responsable du système d’information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042586D" w:rsidRPr="006A4ECB" w14:paraId="6629AAE1" w14:textId="77777777" w:rsidTr="003352BC">
+      <w:tr w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w14:paraId="6629AAE1" w14:textId="77777777" w:rsidTr="003352BC">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D105242" w14:textId="77777777" w:rsidR="0042586D" w:rsidRPr="006A4ECB" w:rsidRDefault="0042586D" w:rsidP="003352BC">
+          <w:p w14:paraId="2D105242" w14:textId="77777777" w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w:rsidRDefault="0042586D" w:rsidP="003352BC">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Je, soussigné(e), ________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A45433B" w14:textId="54DD166A" w:rsidR="0042586D" w:rsidRPr="006A4ECB" w:rsidRDefault="00532AC9" w:rsidP="00DE5749">
+          <w:p w14:paraId="6A45433B" w14:textId="54DD166A" w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w:rsidRDefault="00532AC9" w:rsidP="00DE5749">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="306"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Représentant de la direction des systèmes d’informations (DSI)</w:t>
             </w:r>
-            <w:r w:rsidR="0042586D" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="0042586D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidR="00DE5749" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00DE5749">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> l</w:t>
             </w:r>
-            <w:r w:rsidR="0042586D" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="0042586D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>’organisme mettant en œuvre le registre</w:t>
             </w:r>
-            <w:r w:rsidR="00EE003E" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00EE003E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E34DE7" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00E34DE7" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ou du service responsable du système d’information</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E2AA828" w14:textId="57A72E70" w:rsidR="0042586D" w:rsidRPr="006A4ECB" w:rsidRDefault="00EE003E" w:rsidP="00DE5749">
+          <w:p w14:paraId="3E2AA828" w14:textId="57A72E70" w:rsidR="0042586D" w:rsidRDefault="00EE003E" w:rsidP="00DE5749">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="306"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Email  </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EE003E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+              <w:t>(pour signature électronique notamment)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___________________ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43AD6E5E" w14:textId="77777777" w:rsidR="00EE003E" w:rsidRPr="006A4ECB" w:rsidRDefault="00EE003E" w:rsidP="00EE003E">
+          <w:p w14:paraId="43AD6E5E" w14:textId="77777777" w:rsidR="00EE003E" w:rsidRPr="00EE003E" w:rsidRDefault="00EE003E" w:rsidP="00EE003E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="1014"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0581E039" w14:textId="4FB4CA12" w:rsidR="0042586D" w:rsidRPr="006A4ECB" w:rsidRDefault="0042586D" w:rsidP="003352BC">
+          <w:p w14:paraId="0581E039" w14:textId="75FD6417" w:rsidR="0042586D" w:rsidRPr="00C32046" w:rsidRDefault="0042586D" w:rsidP="003352BC">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">déclare </w:t>
+            </w:r>
+            <w:r w:rsidR="00532AC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">être en charge </w:t>
             </w:r>
-            <w:r w:rsidR="00E34DE7" w:rsidRPr="006A4ECB">
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00E34DE7">
+              <w:t>de la mise à disposition d’un environnement de travail informatique permettant un accès au SI-Registre mis à disposition gratuitement par l’INCa  (accès internet ou flux vers ip publique si contraintes de sécurité)</w:t>
+            </w:r>
+            <w:r w:rsidR="00532AC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> pour le</w:t>
             </w:r>
-            <w:r w:rsidR="00C0580C" w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00C0580C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...4 lines deleted...]
-              <w:t>registre local des cancers « </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>registre local des cancers</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> intitulé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:alias w:val="Objet "/>
+                <w:alias w:val="Titre "/>
                 <w:tag w:val=""/>
-                <w:id w:val="910121058"/>
+                <w:id w:val="-390203200"/>
                 <w:placeholder>
-                  <w:docPart w:val="98F2EB211C3E4DE09388F28881740558"/>
+                  <w:docPart w:val="C8B7AFA73BEB45E3BCBD1540F04BCBE5"/>
                 </w:placeholder>
-                <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006A4ECB">
+                <w:r w:rsidR="00E93D43">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                     <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
-                  <w:t>Indiquer dans cet encadré l’intitulé du registre</w:t>
+                  <w:t>insérer l’intitulé du registre</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="006A4ECB">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="6283AE71" w14:textId="77777777" w:rsidR="0042586D" w:rsidRPr="006A4ECB" w:rsidRDefault="0042586D" w:rsidP="003352BC">
+          <w:p w14:paraId="6283AE71" w14:textId="77777777" w:rsidR="0042586D" w:rsidRPr="0042586D" w:rsidRDefault="0042586D" w:rsidP="003352BC">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>- déclare avoir pris connaissance des modalités de traitement de mes données personnelles et de mes droits tels que décrits précédemment sur la page d’information dédiée et, le cas échéant, de l’obligation que j’ai d’informer les personnes dont le nom est cité dans le dossier selon lesdites modalités.</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">déclare avoir pris connaissance des modalités de traitement de mes données personnelles et de mes droits tels que décrits précédemment sur la page d’information dédiée et, le cas échéant, de l’obligation que j’ai d’informer les personnes dont le nom </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">est cité </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dans le dossier selon lesdites modalités.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70C806AE" w14:textId="34A5C6D8" w:rsidR="0042586D" w:rsidRPr="006A4ECB" w:rsidRDefault="0042586D" w:rsidP="003352BC">
+          <w:p w14:paraId="70C806AE" w14:textId="6780CCCF" w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w:rsidRDefault="0042586D" w:rsidP="003352BC">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Calibri" w:hAnsi="Arial Nova" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Le : __________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44B5350D" w14:textId="77777777" w:rsidR="0042586D" w:rsidRPr="006A4ECB" w:rsidRDefault="0042586D" w:rsidP="003352BC">
+          <w:p w14:paraId="44B5350D" w14:textId="77777777" w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w:rsidRDefault="0042586D" w:rsidP="003352BC">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76C106AA" w14:textId="77777777" w:rsidR="0042586D" w:rsidRPr="006A4ECB" w:rsidRDefault="0042586D" w:rsidP="003352BC">
+          <w:p w14:paraId="76C106AA" w14:textId="77777777" w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w:rsidRDefault="0042586D" w:rsidP="003352BC">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B69E3EC" w14:textId="77777777" w:rsidR="0042586D" w:rsidRPr="006A4ECB" w:rsidRDefault="0042586D" w:rsidP="00A300B4">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="0042586D" w:rsidRPr="006A4ECB" w:rsidSect="00523BE1">
+    <w:p w14:paraId="3B69E3EC" w14:textId="77777777" w:rsidR="0042586D" w:rsidRPr="00A300B4" w:rsidRDefault="0042586D" w:rsidP="00A300B4"/>
+    <w:sectPr w:rsidR="0042586D" w:rsidRPr="00A300B4" w:rsidSect="00523BE1">
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="394" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7C9C3D8B" w14:textId="77777777" w:rsidR="001676AF" w:rsidRDefault="001676AF" w:rsidP="00716807">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2F6AA4AB" w14:textId="77777777" w:rsidR="001676AF" w:rsidRDefault="001676AF" w:rsidP="00716807">
       <w:r>
         <w:continuationSeparator/>
@@ -5274,70 +4962,64 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Nova">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Marianne Light">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="170E348B" w14:textId="68AD5B0C" w:rsidR="006D7B36" w:rsidRPr="006D7B36" w:rsidRDefault="006D7B36" w:rsidP="006D7B36">
+  <w:p w14:paraId="170E348B" w14:textId="3391D262" w:rsidR="006D7B36" w:rsidRPr="006D7B36" w:rsidRDefault="006D7B36" w:rsidP="006D7B36">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
         <w:tab w:val="right" w:pos="8505"/>
       </w:tabs>
       <w:ind w:left="-142" w:right="-1"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
@@ -5364,119 +5046,69 @@
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>|</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="0038222A">
+    <w:r w:rsidR="00E93D43" w:rsidRPr="00EB6AFC">
       <w:rPr>
         <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
         <w:color w:val="7F7F7F"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>INCa-AAP_</w:t>
+      <w:t>INCa-</w:t>
     </w:r>
-    <w:r w:rsidR="00A44EBB">
+    <w:r w:rsidR="00E93D43">
       <w:rPr>
         <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
         <w:color w:val="7F7F7F"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>REGISTRE</w:t>
-[...49 lines deleted...]
-      <w:t xml:space="preserve"> – Descriptif projet</w:t>
+      <w:t>Document type de demande de désignation</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="429320DA" w14:textId="7898CF63" w:rsidR="002D083D" w:rsidRPr="00EB7328" w:rsidRDefault="00EB7328" w:rsidP="00EB7328">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:right="283"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00EB6AFC">
       <w:rPr>
         <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
         <w:color w:val="7F7F7F"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>INCa-</w:t>
     </w:r>
     <w:r w:rsidR="006B7C27">
       <w:rPr>
@@ -5663,50 +5295,51 @@
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD21DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cocher la case correspondante</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B63E08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="019AC232"/>
     <w:lvl w:ilvl="0" w:tplc="84E84822">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Paragraphedeliste"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
@@ -7415,123 +7048,121 @@
   <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="18433" style="mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" strokecolor="none [3213]">
       <v:fill color="silver" opacity=".5"/>
       <v:stroke color="none [3213]" weight="1.25pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00340739"/>
-    <w:rsid w:val="000006F4"/>
     <w:rsid w:val="0000411D"/>
     <w:rsid w:val="00012217"/>
     <w:rsid w:val="000137DE"/>
     <w:rsid w:val="00016075"/>
     <w:rsid w:val="00032AE0"/>
     <w:rsid w:val="00033A51"/>
     <w:rsid w:val="00033DCD"/>
     <w:rsid w:val="0004168A"/>
     <w:rsid w:val="0006443C"/>
     <w:rsid w:val="00071357"/>
     <w:rsid w:val="0007447A"/>
     <w:rsid w:val="00076C8A"/>
     <w:rsid w:val="0008453E"/>
     <w:rsid w:val="000903C5"/>
     <w:rsid w:val="000B3FD0"/>
     <w:rsid w:val="000C1EEE"/>
     <w:rsid w:val="000C63C2"/>
     <w:rsid w:val="000D731D"/>
     <w:rsid w:val="000E61AF"/>
     <w:rsid w:val="000F3DD3"/>
     <w:rsid w:val="000F6567"/>
     <w:rsid w:val="000F7F5F"/>
     <w:rsid w:val="00102B03"/>
     <w:rsid w:val="0010708A"/>
     <w:rsid w:val="00111ECB"/>
     <w:rsid w:val="00114A09"/>
     <w:rsid w:val="00125C93"/>
     <w:rsid w:val="00134D90"/>
     <w:rsid w:val="00141FBB"/>
     <w:rsid w:val="00153262"/>
     <w:rsid w:val="001537D7"/>
     <w:rsid w:val="00157D05"/>
     <w:rsid w:val="00163E81"/>
     <w:rsid w:val="001676AF"/>
     <w:rsid w:val="00184E1B"/>
     <w:rsid w:val="00191B80"/>
     <w:rsid w:val="00192FFE"/>
     <w:rsid w:val="0019760A"/>
     <w:rsid w:val="001A1C83"/>
     <w:rsid w:val="001A4447"/>
     <w:rsid w:val="001A641A"/>
+    <w:rsid w:val="001A6993"/>
     <w:rsid w:val="001C1F31"/>
-    <w:rsid w:val="001C436D"/>
     <w:rsid w:val="001E2510"/>
     <w:rsid w:val="001F044B"/>
     <w:rsid w:val="002001CF"/>
     <w:rsid w:val="00215D2C"/>
     <w:rsid w:val="00217860"/>
     <w:rsid w:val="00220504"/>
     <w:rsid w:val="00231DB2"/>
     <w:rsid w:val="002364E1"/>
     <w:rsid w:val="0024096C"/>
     <w:rsid w:val="002446DD"/>
     <w:rsid w:val="002456E2"/>
     <w:rsid w:val="002515FF"/>
     <w:rsid w:val="0026164E"/>
     <w:rsid w:val="00272C34"/>
     <w:rsid w:val="00273627"/>
     <w:rsid w:val="0027654A"/>
     <w:rsid w:val="00277327"/>
     <w:rsid w:val="002C234A"/>
     <w:rsid w:val="002C5725"/>
     <w:rsid w:val="002C61B2"/>
     <w:rsid w:val="002D006E"/>
     <w:rsid w:val="002D083D"/>
     <w:rsid w:val="002F0718"/>
     <w:rsid w:val="0030328D"/>
     <w:rsid w:val="00310283"/>
@@ -7575,129 +7206,126 @@
     <w:rsid w:val="00485597"/>
     <w:rsid w:val="00486EC7"/>
     <w:rsid w:val="00494F01"/>
     <w:rsid w:val="004A5D19"/>
     <w:rsid w:val="004B14D1"/>
     <w:rsid w:val="004B5D14"/>
     <w:rsid w:val="004C4A99"/>
     <w:rsid w:val="004C538B"/>
     <w:rsid w:val="004C64E3"/>
     <w:rsid w:val="004C687F"/>
     <w:rsid w:val="004C783D"/>
     <w:rsid w:val="004D4861"/>
     <w:rsid w:val="004F2D18"/>
     <w:rsid w:val="00515C95"/>
     <w:rsid w:val="00522586"/>
     <w:rsid w:val="00523BE1"/>
     <w:rsid w:val="00532AC9"/>
     <w:rsid w:val="00533D8E"/>
     <w:rsid w:val="00536A58"/>
     <w:rsid w:val="0053727B"/>
     <w:rsid w:val="00542C09"/>
     <w:rsid w:val="005556AE"/>
     <w:rsid w:val="00556D2A"/>
     <w:rsid w:val="00565C4E"/>
     <w:rsid w:val="00571F74"/>
+    <w:rsid w:val="0058097C"/>
     <w:rsid w:val="00584345"/>
     <w:rsid w:val="005A3648"/>
     <w:rsid w:val="005A57A6"/>
     <w:rsid w:val="005B1411"/>
     <w:rsid w:val="005C056E"/>
     <w:rsid w:val="005C1599"/>
     <w:rsid w:val="005C6721"/>
     <w:rsid w:val="005D04B6"/>
     <w:rsid w:val="005D0DFB"/>
-    <w:rsid w:val="005D280E"/>
     <w:rsid w:val="005D2EAD"/>
     <w:rsid w:val="005E070D"/>
     <w:rsid w:val="005E16F8"/>
     <w:rsid w:val="005E2605"/>
     <w:rsid w:val="005E398C"/>
     <w:rsid w:val="005E615D"/>
     <w:rsid w:val="00602DA9"/>
     <w:rsid w:val="00607C8D"/>
     <w:rsid w:val="00616F2B"/>
     <w:rsid w:val="00661D2F"/>
     <w:rsid w:val="00663ACD"/>
     <w:rsid w:val="00672FAD"/>
     <w:rsid w:val="00674D87"/>
+    <w:rsid w:val="00675EA0"/>
     <w:rsid w:val="00684FD8"/>
     <w:rsid w:val="00697F3C"/>
     <w:rsid w:val="006A18DA"/>
     <w:rsid w:val="006A42FC"/>
-    <w:rsid w:val="006A4ECB"/>
     <w:rsid w:val="006A68A4"/>
     <w:rsid w:val="006B1FA9"/>
     <w:rsid w:val="006B37C6"/>
     <w:rsid w:val="006B5B20"/>
     <w:rsid w:val="006B7C27"/>
     <w:rsid w:val="006D60D7"/>
     <w:rsid w:val="006D7B36"/>
     <w:rsid w:val="006E38C1"/>
     <w:rsid w:val="006F19BB"/>
     <w:rsid w:val="006F5A5C"/>
-    <w:rsid w:val="00706688"/>
     <w:rsid w:val="00716807"/>
     <w:rsid w:val="00720BBA"/>
     <w:rsid w:val="0072536D"/>
     <w:rsid w:val="0073331D"/>
     <w:rsid w:val="0073638A"/>
     <w:rsid w:val="007375C5"/>
     <w:rsid w:val="00740C34"/>
     <w:rsid w:val="00752ADA"/>
     <w:rsid w:val="007675D8"/>
     <w:rsid w:val="00772A5A"/>
     <w:rsid w:val="007742BB"/>
     <w:rsid w:val="00776EF8"/>
     <w:rsid w:val="00784A46"/>
     <w:rsid w:val="007A2D12"/>
     <w:rsid w:val="007B0A42"/>
     <w:rsid w:val="007B4BC7"/>
     <w:rsid w:val="007C74E5"/>
     <w:rsid w:val="007D3CC2"/>
     <w:rsid w:val="007D43C6"/>
     <w:rsid w:val="007D5F23"/>
     <w:rsid w:val="007E6613"/>
     <w:rsid w:val="007F1D6A"/>
     <w:rsid w:val="007F361E"/>
     <w:rsid w:val="007F72A7"/>
     <w:rsid w:val="007F79FF"/>
     <w:rsid w:val="008046A0"/>
     <w:rsid w:val="00804B42"/>
     <w:rsid w:val="008074BC"/>
     <w:rsid w:val="00810E15"/>
-    <w:rsid w:val="00820FE0"/>
     <w:rsid w:val="00826977"/>
     <w:rsid w:val="0083669C"/>
     <w:rsid w:val="0083710D"/>
     <w:rsid w:val="008643C3"/>
     <w:rsid w:val="008677F8"/>
     <w:rsid w:val="00867957"/>
     <w:rsid w:val="00873E77"/>
     <w:rsid w:val="00877CE2"/>
     <w:rsid w:val="008956B9"/>
-    <w:rsid w:val="008A2F2F"/>
     <w:rsid w:val="008A62F7"/>
     <w:rsid w:val="008B62E6"/>
     <w:rsid w:val="008B65A2"/>
     <w:rsid w:val="008C090C"/>
     <w:rsid w:val="008C5300"/>
     <w:rsid w:val="008C72C6"/>
     <w:rsid w:val="008D0BB5"/>
     <w:rsid w:val="008D3A80"/>
     <w:rsid w:val="008D7134"/>
     <w:rsid w:val="008E4A64"/>
     <w:rsid w:val="009045D1"/>
     <w:rsid w:val="009118DB"/>
     <w:rsid w:val="00912564"/>
     <w:rsid w:val="00930585"/>
     <w:rsid w:val="00931787"/>
     <w:rsid w:val="00936708"/>
     <w:rsid w:val="00955372"/>
     <w:rsid w:val="00956476"/>
     <w:rsid w:val="00961E51"/>
     <w:rsid w:val="0097248E"/>
     <w:rsid w:val="00975DE3"/>
     <w:rsid w:val="00976FD9"/>
     <w:rsid w:val="00984ADC"/>
     <w:rsid w:val="00991204"/>
     <w:rsid w:val="00991D86"/>
@@ -7739,151 +7367,153 @@
     <w:rsid w:val="00AE57BD"/>
     <w:rsid w:val="00AF114F"/>
     <w:rsid w:val="00AF4B2A"/>
     <w:rsid w:val="00B01B45"/>
     <w:rsid w:val="00B04109"/>
     <w:rsid w:val="00B04CFD"/>
     <w:rsid w:val="00B07329"/>
     <w:rsid w:val="00B074BC"/>
     <w:rsid w:val="00B17F33"/>
     <w:rsid w:val="00B24C38"/>
     <w:rsid w:val="00B25428"/>
     <w:rsid w:val="00B30408"/>
     <w:rsid w:val="00B339A0"/>
     <w:rsid w:val="00B34068"/>
     <w:rsid w:val="00B42EE7"/>
     <w:rsid w:val="00B46D37"/>
     <w:rsid w:val="00B5112F"/>
     <w:rsid w:val="00B6226B"/>
     <w:rsid w:val="00B66F13"/>
     <w:rsid w:val="00B72CD2"/>
     <w:rsid w:val="00B754B0"/>
     <w:rsid w:val="00B80F0E"/>
     <w:rsid w:val="00B913BE"/>
     <w:rsid w:val="00B92D3F"/>
     <w:rsid w:val="00BA4D2B"/>
+    <w:rsid w:val="00BB1283"/>
     <w:rsid w:val="00BB3ACB"/>
     <w:rsid w:val="00BB5B32"/>
     <w:rsid w:val="00BC0ABC"/>
     <w:rsid w:val="00BD34D8"/>
     <w:rsid w:val="00BD40A4"/>
     <w:rsid w:val="00BD7E28"/>
     <w:rsid w:val="00BE12C1"/>
     <w:rsid w:val="00C0180A"/>
     <w:rsid w:val="00C02688"/>
     <w:rsid w:val="00C0580C"/>
     <w:rsid w:val="00C07AF6"/>
     <w:rsid w:val="00C179A6"/>
     <w:rsid w:val="00C215ED"/>
     <w:rsid w:val="00C32046"/>
     <w:rsid w:val="00C41D75"/>
-    <w:rsid w:val="00C43594"/>
     <w:rsid w:val="00C4670E"/>
+    <w:rsid w:val="00C5224D"/>
     <w:rsid w:val="00C52665"/>
     <w:rsid w:val="00C62B60"/>
     <w:rsid w:val="00C63DF0"/>
     <w:rsid w:val="00C73C3F"/>
     <w:rsid w:val="00C74ADA"/>
     <w:rsid w:val="00C8685F"/>
     <w:rsid w:val="00C94EA5"/>
     <w:rsid w:val="00C9536D"/>
+    <w:rsid w:val="00C95A39"/>
     <w:rsid w:val="00CA0B32"/>
     <w:rsid w:val="00CA4402"/>
     <w:rsid w:val="00CA546B"/>
     <w:rsid w:val="00CB45EA"/>
     <w:rsid w:val="00CB560C"/>
     <w:rsid w:val="00CB59CD"/>
     <w:rsid w:val="00CC449F"/>
     <w:rsid w:val="00CD0D72"/>
     <w:rsid w:val="00CD1495"/>
     <w:rsid w:val="00CE3701"/>
     <w:rsid w:val="00CE61B4"/>
     <w:rsid w:val="00CF5B86"/>
     <w:rsid w:val="00D13471"/>
     <w:rsid w:val="00D13522"/>
     <w:rsid w:val="00D30EE4"/>
     <w:rsid w:val="00D317AA"/>
     <w:rsid w:val="00D42646"/>
     <w:rsid w:val="00D43F01"/>
     <w:rsid w:val="00D4597E"/>
     <w:rsid w:val="00D778DF"/>
     <w:rsid w:val="00D7793F"/>
     <w:rsid w:val="00D805BC"/>
     <w:rsid w:val="00D85691"/>
     <w:rsid w:val="00D86B84"/>
+    <w:rsid w:val="00D86CC1"/>
     <w:rsid w:val="00DA1FC0"/>
     <w:rsid w:val="00DA6D70"/>
     <w:rsid w:val="00DB31CD"/>
     <w:rsid w:val="00DB7A20"/>
     <w:rsid w:val="00DD21DF"/>
     <w:rsid w:val="00DD4423"/>
     <w:rsid w:val="00DD6974"/>
     <w:rsid w:val="00DE16D3"/>
     <w:rsid w:val="00DE25A7"/>
     <w:rsid w:val="00DE3363"/>
     <w:rsid w:val="00DE352D"/>
     <w:rsid w:val="00DE472C"/>
     <w:rsid w:val="00DE4FEA"/>
     <w:rsid w:val="00DE5749"/>
     <w:rsid w:val="00DF008A"/>
     <w:rsid w:val="00DF13B0"/>
     <w:rsid w:val="00DF406C"/>
     <w:rsid w:val="00DF5B42"/>
     <w:rsid w:val="00DF5C22"/>
     <w:rsid w:val="00E07071"/>
     <w:rsid w:val="00E1010C"/>
     <w:rsid w:val="00E101B5"/>
     <w:rsid w:val="00E10DFA"/>
     <w:rsid w:val="00E20C46"/>
     <w:rsid w:val="00E24C0D"/>
     <w:rsid w:val="00E34DE7"/>
     <w:rsid w:val="00E4151F"/>
     <w:rsid w:val="00E41FC1"/>
     <w:rsid w:val="00E43821"/>
     <w:rsid w:val="00E50F09"/>
     <w:rsid w:val="00E51A12"/>
     <w:rsid w:val="00E5257C"/>
     <w:rsid w:val="00E54330"/>
     <w:rsid w:val="00E6452B"/>
     <w:rsid w:val="00E6759C"/>
     <w:rsid w:val="00E75119"/>
     <w:rsid w:val="00E7796C"/>
     <w:rsid w:val="00E81C81"/>
-    <w:rsid w:val="00E83B5F"/>
     <w:rsid w:val="00E9005B"/>
     <w:rsid w:val="00E90D4E"/>
     <w:rsid w:val="00E91D14"/>
+    <w:rsid w:val="00E93D43"/>
     <w:rsid w:val="00EB7328"/>
     <w:rsid w:val="00EC4A1B"/>
     <w:rsid w:val="00EC6636"/>
     <w:rsid w:val="00ED0B55"/>
     <w:rsid w:val="00ED3247"/>
     <w:rsid w:val="00ED3595"/>
     <w:rsid w:val="00ED6531"/>
     <w:rsid w:val="00EE003E"/>
     <w:rsid w:val="00EE211E"/>
-    <w:rsid w:val="00EE3736"/>
     <w:rsid w:val="00EE701C"/>
     <w:rsid w:val="00EE7269"/>
     <w:rsid w:val="00EF0AB9"/>
     <w:rsid w:val="00EF716B"/>
     <w:rsid w:val="00EF77F3"/>
     <w:rsid w:val="00F020D6"/>
     <w:rsid w:val="00F051A3"/>
     <w:rsid w:val="00F05711"/>
     <w:rsid w:val="00F1182E"/>
     <w:rsid w:val="00F21C8D"/>
     <w:rsid w:val="00F37194"/>
     <w:rsid w:val="00F51BA5"/>
     <w:rsid w:val="00F540F2"/>
     <w:rsid w:val="00F54C7F"/>
     <w:rsid w:val="00F54FC1"/>
     <w:rsid w:val="00F62DC2"/>
     <w:rsid w:val="00F66D28"/>
     <w:rsid w:val="00F6798A"/>
     <w:rsid w:val="00F804AE"/>
     <w:rsid w:val="00F80B63"/>
     <w:rsid w:val="00F86F42"/>
     <w:rsid w:val="00F9038A"/>
     <w:rsid w:val="00FA65AB"/>
     <w:rsid w:val="00FB509F"/>
     <w:rsid w:val="00FC3D0A"/>
@@ -8811,61 +8441,60 @@
     <w:rsid w:val="006D7B36"/>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:rsid w:val="00163E81"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="PUCE-Paragraphe de liste"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ParagraphedelisteCar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00E83B5F"/>
+    <w:rsid w:val="004650C1"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1418" w:right="401"/>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC7A0A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC7A0A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
     <w:name w:val="Commentaire Car"/>
     <w:basedOn w:val="Policepardfaut"/>
@@ -9366,74 +8995,74 @@
       <w:sz w:val="48"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
     <w:name w:val="Sous-titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Sous-titre"/>
     <w:rsid w:val="006D7B36"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="48"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphedelisteCar">
     <w:name w:val="Paragraphe de liste Car"/>
     <w:aliases w:val="PUCE-Paragraphe de liste Car"/>
     <w:link w:val="Paragraphedeliste"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
-    <w:rsid w:val="00E83B5F"/>
+    <w:rsid w:val="004650C1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF4B2A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006A4ECB"/>
+    <w:rsid w:val="0058097C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="564877859">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="570584087">
       <w:bodyDiv w:val="1"/>
@@ -9645,226 +9274,252 @@
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancer.fr/pages-transverses/politique-des-donnees" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@institutcancer.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancer.fr/pages-transverses/politique-des-donnees" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrenational@institutcancer.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5102D8D42AF841148CE2731C6C3488E0"/>
+        <w:name w:val="9DF2A970711B4B49895690133F00B6E6"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4FA8EA7E-8156-4DD9-8644-3F0985E6D12D}"/>
+        <w:guid w:val="{07E54840-94A8-403E-9266-76BEC3E8688E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00266937">
-          <w:r w:rsidRPr="00EB4AB2">
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
-            <w:t>[Objet ]</w:t>
+            <w:t>[Titre ]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C424D0092DEF4A2D95C2982488208B09"/>
+        <w:name w:val="BEFC7D7DC63247478E3F844B56CC13B9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9450C3CF-1640-4B31-9B90-845B6FBB50ED}"/>
+        <w:guid w:val="{3DF26B6C-2D49-4DC9-8B4D-32F24DD6A8E7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00266937">
-          <w:r w:rsidRPr="00EB4AB2">
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
-            <w:t>[Objet ]</w:t>
+            <w:t>[Titre ]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E3785B11BEB74AA898ACBD43BC019F25"/>
+        <w:name w:val="B6C3F9672F3747E7B446CA7C8797279A"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C6528989-C164-48B2-968F-D01DF273F42E}"/>
+        <w:guid w:val="{B731FDB0-E49F-431B-9F36-6CAB04306F4E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00266937">
-          <w:r w:rsidRPr="00EB4AB2">
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
-            <w:t>[Objet ]</w:t>
+            <w:t>[Catégorie ]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="376BAF64E76B4256A1C2FB30FC31E499"/>
+        <w:name w:val="0A180A3392824E629E87B2E293F4760C"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{13182917-666F-4159-BF25-C69D698F7566}"/>
+        <w:guid w:val="{2A820F9B-1E2D-47EC-BCE4-B023E06FFC3D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00266937">
-          <w:r w:rsidRPr="00EB4AB2">
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
-            <w:t>[Objet ]</w:t>
+            <w:t>[Catégorie ]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="28A9CC217882471DAE3F4AC013EAD9A0"/>
+        <w:name w:val="54D1FE78FF1C4296896706A4FF21C997"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E8D6C52D-40E2-46D3-B4D7-2B99AA374FDA}"/>
+        <w:guid w:val="{0C6EB179-2239-40D0-B8C6-6B171CA708DF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00266937">
-          <w:r w:rsidRPr="00EB4AB2">
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
-            <w:t>[Objet ]</w:t>
+            <w:t>[Titre ]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7DB3A6E24DA042C0B40546E0D7C8B9D3"/>
+        <w:name w:val="A39E346972DA4F4EAECF9EAE9BA8BF1A"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9A9825F0-0EA4-4B34-A128-217A14A9F053}"/>
+        <w:guid w:val="{21CF22B3-9C5C-4698-BD5A-3D81E9070974}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00266937">
-          <w:r w:rsidRPr="00EB4AB2">
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
-            <w:t>[Objet ]</w:t>
+            <w:t>[Titre ]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="98F2EB211C3E4DE09388F28881740558"/>
+        <w:name w:val="6C8C3C1C92644D3CABFD79FD8032549E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AD2AF56C-81C8-4A03-B569-01461329674F}"/>
+        <w:guid w:val="{BB1F1197-B0F8-4EA0-AF0B-5AF76DFE5FD1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00266937">
-          <w:r w:rsidRPr="00EB4AB2">
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
-            <w:t>[Objet ]</w:t>
+            <w:t>[Titre ]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C8B7AFA73BEB45E3BCBD1540F04BCBE5"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{00C4F711-8FA9-47FF-BB6E-98296B352E02}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>[Titre ]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9939,93 +9594,88 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Nova">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Marianne Light">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00266937"/>
-    <w:rsid w:val="00266937"/>
+    <w:rsidRoot w:val="00B328E1"/>
+    <w:rsid w:val="008F213A"/>
+    <w:rsid w:val="00B328E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
@@ -10435,51 +10085,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00266937"/>
+    <w:rsid w:val="00B328E1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10754,92 +10404,93 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20837FB5-F04C-420E-8C1E-525F2BE0A759}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1437</Words>
-  <Characters>7908</Characters>
+  <Words>1469</Words>
+  <Characters>8080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>INCa</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9327</CharactersWithSpaces>
+  <CharactersWithSpaces>9530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1310814</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.e-cancer.fr/linstitut-national-du-cancer/subventions/attribuees-apres-le-13072011</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject>Indiquer dans cet encadré l’intitulé du registre</dc:subject>
+  <dc:title>insérer l’intitulé du registre</dc:title>
+  <dc:subject/>
   <dc:creator>BIRCKEL Claire-Françoise</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Nom à compléter</cp:category>
 </cp:coreProperties>
 </file>