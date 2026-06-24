--- v1 (2026-05-09)
+++ v2 (2026-06-24)
@@ -784,51 +784,51 @@
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0058097C" w:rsidRPr="0058097C">
             <w:rPr>
               <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>insérer l’intitulé du registre</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0058097C">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="1531D166" w14:textId="23BF1128" w:rsidR="00340739" w:rsidRDefault="003E30B9" w:rsidP="00BB1283">
+    <w:p w14:paraId="1531D166" w14:textId="2EA00A4A" w:rsidR="00340739" w:rsidRDefault="003E30B9" w:rsidP="00BB1283">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="567" w:right="401"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00A6773B" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> réception </w:t>
       </w:r>
       <w:r w:rsidR="0006443C" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
@@ -864,51 +864,51 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidR="004F2D18" w:rsidRPr="00675EA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00675EA0" w:rsidRPr="00675EA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>30 juin de l’année N-1 de l</w:t>
+        <w:t>30 juin de l</w:t>
       </w:r>
       <w:r w:rsidR="00675EA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">a dernière année </w:t>
       </w:r>
       <w:r w:rsidR="00675EA0" w:rsidRPr="00675EA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00675EA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3512,54 +3512,51 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="001A6993">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C32046" w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>certifie exactes les informations contenues dans le</w:t>
             </w:r>
             <w:r w:rsidR="00E91D14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> présent</w:t>
             </w:r>
             <w:r w:rsidR="001A6993" w:rsidRPr="001A6993">
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>VOLET 1</w:t>
+              <w:t xml:space="preserve"> VOLET 1</w:t>
             </w:r>
             <w:r w:rsidR="001A6993">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E91D14" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>et le dossier d’évaluation (</w:t>
             </w:r>
             <w:r w:rsidR="001A6993">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>VOLET</w:t>
             </w:r>
             <w:r w:rsidR="00E91D14" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2) </w:t>
             </w:r>
@@ -7053,51 +7050,51 @@
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433" style="mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" strokecolor="none [3213]">
+    <o:shapedefaults v:ext="edit" spidmax="20481" style="mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" strokecolor="none [3213]">
       <v:fill color="silver" opacity=".5"/>
       <v:stroke color="none [3213]" weight="1.25pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00340739"/>
     <w:rsid w:val="0000411D"/>
     <w:rsid w:val="00012217"/>
     <w:rsid w:val="000137DE"/>
@@ -7335,50 +7332,51 @@
     <w:rsid w:val="009B0393"/>
     <w:rsid w:val="009B670A"/>
     <w:rsid w:val="009C17E5"/>
     <w:rsid w:val="009D184B"/>
     <w:rsid w:val="009D474D"/>
     <w:rsid w:val="009D4FF4"/>
     <w:rsid w:val="009D592A"/>
     <w:rsid w:val="009D5DA1"/>
     <w:rsid w:val="009F3708"/>
     <w:rsid w:val="00A00A9E"/>
     <w:rsid w:val="00A020B4"/>
     <w:rsid w:val="00A26458"/>
     <w:rsid w:val="00A26948"/>
     <w:rsid w:val="00A300B4"/>
     <w:rsid w:val="00A32A5B"/>
     <w:rsid w:val="00A3381E"/>
     <w:rsid w:val="00A42E15"/>
     <w:rsid w:val="00A44EBB"/>
     <w:rsid w:val="00A45297"/>
     <w:rsid w:val="00A45CC3"/>
     <w:rsid w:val="00A470D4"/>
     <w:rsid w:val="00A5730E"/>
     <w:rsid w:val="00A6773B"/>
     <w:rsid w:val="00A84C10"/>
     <w:rsid w:val="00A920E2"/>
+    <w:rsid w:val="00A93C4A"/>
     <w:rsid w:val="00AB1A6D"/>
     <w:rsid w:val="00AB2F57"/>
     <w:rsid w:val="00AB2FC9"/>
     <w:rsid w:val="00AC5CC7"/>
     <w:rsid w:val="00AD4607"/>
     <w:rsid w:val="00AD50A4"/>
     <w:rsid w:val="00AD7466"/>
     <w:rsid w:val="00AE57BD"/>
     <w:rsid w:val="00AF114F"/>
     <w:rsid w:val="00AF4B2A"/>
     <w:rsid w:val="00B01B45"/>
     <w:rsid w:val="00B04109"/>
     <w:rsid w:val="00B04CFD"/>
     <w:rsid w:val="00B07329"/>
     <w:rsid w:val="00B074BC"/>
     <w:rsid w:val="00B17F33"/>
     <w:rsid w:val="00B24C38"/>
     <w:rsid w:val="00B25428"/>
     <w:rsid w:val="00B30408"/>
     <w:rsid w:val="00B339A0"/>
     <w:rsid w:val="00B34068"/>
     <w:rsid w:val="00B42EE7"/>
     <w:rsid w:val="00B46D37"/>
     <w:rsid w:val="00B5112F"/>
     <w:rsid w:val="00B6226B"/>
@@ -7415,50 +7413,51 @@
     <w:rsid w:val="00C8685F"/>
     <w:rsid w:val="00C94EA5"/>
     <w:rsid w:val="00C9536D"/>
     <w:rsid w:val="00C95A39"/>
     <w:rsid w:val="00CA0B32"/>
     <w:rsid w:val="00CA4402"/>
     <w:rsid w:val="00CA546B"/>
     <w:rsid w:val="00CB45EA"/>
     <w:rsid w:val="00CB560C"/>
     <w:rsid w:val="00CB59CD"/>
     <w:rsid w:val="00CC449F"/>
     <w:rsid w:val="00CD0D72"/>
     <w:rsid w:val="00CD1495"/>
     <w:rsid w:val="00CE3701"/>
     <w:rsid w:val="00CE61B4"/>
     <w:rsid w:val="00CF5B86"/>
     <w:rsid w:val="00D13471"/>
     <w:rsid w:val="00D13522"/>
     <w:rsid w:val="00D30EE4"/>
     <w:rsid w:val="00D317AA"/>
     <w:rsid w:val="00D42646"/>
     <w:rsid w:val="00D43F01"/>
     <w:rsid w:val="00D4597E"/>
     <w:rsid w:val="00D778DF"/>
     <w:rsid w:val="00D7793F"/>
+    <w:rsid w:val="00D77A23"/>
     <w:rsid w:val="00D805BC"/>
     <w:rsid w:val="00D85691"/>
     <w:rsid w:val="00D86B84"/>
     <w:rsid w:val="00D86CC1"/>
     <w:rsid w:val="00DA1FC0"/>
     <w:rsid w:val="00DA6D70"/>
     <w:rsid w:val="00DB31CD"/>
     <w:rsid w:val="00DB7A20"/>
     <w:rsid w:val="00DD21DF"/>
     <w:rsid w:val="00DD4423"/>
     <w:rsid w:val="00DD6974"/>
     <w:rsid w:val="00DE16D3"/>
     <w:rsid w:val="00DE25A7"/>
     <w:rsid w:val="00DE3363"/>
     <w:rsid w:val="00DE352D"/>
     <w:rsid w:val="00DE472C"/>
     <w:rsid w:val="00DE4FEA"/>
     <w:rsid w:val="00DE5749"/>
     <w:rsid w:val="00DF008A"/>
     <w:rsid w:val="00DF13B0"/>
     <w:rsid w:val="00DF406C"/>
     <w:rsid w:val="00DF5B42"/>
     <w:rsid w:val="00DF5C22"/>
     <w:rsid w:val="00E07071"/>
     <w:rsid w:val="00E1010C"/>
@@ -7518,51 +7517,51 @@
     <w:rsid w:val="00FB509F"/>
     <w:rsid w:val="00FC3D0A"/>
     <w:rsid w:val="00FC7A0A"/>
     <w:rsid w:val="00FD2925"/>
     <w:rsid w:val="00FD65F9"/>
     <w:rsid w:val="00FD774E"/>
     <w:rsid w:val="00FF35C6"/>
     <w:rsid w:val="00FF418C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433" style="mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" strokecolor="none [3213]">
+    <o:shapedefaults v:ext="edit" spidmax="20481" style="mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" strokecolor="none [3213]">
       <v:fill color="silver" opacity=".5"/>
       <v:stroke color="none [3213]" weight="1.25pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3F0F901C"/>
   <w15:docId w15:val="{03BC8E93-9C5D-49E5-9B83-74D4F15E6FF0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -10404,75 +10403,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20837FB5-F04C-420E-8C1E-525F2BE0A759}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1469</Words>
-  <Characters>8080</Characters>
+  <Words>1466</Words>
+  <Characters>8068</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>67</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>INCa</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9530</CharactersWithSpaces>
+  <CharactersWithSpaces>9515</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1310814</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.e-cancer.fr/linstitut-national-du-cancer/subventions/attribuees-apres-le-13072011</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>